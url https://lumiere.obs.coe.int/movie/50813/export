--- v0 (2026-04-17)
+++ v1 (2026-06-09)
@@ -148,105 +148,105 @@
   <si>
     <t>Ro-Image 2000</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Özen Film</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>Puka Ligzda</t>
   </si>
   <si>
     <t>CN,ES,GB,SG,US</t>
   </si>
   <si>
     <t>Ejder Yuvasi</t>
   </si>
   <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>Dragon Nest: Ένας πολεμιστής γεννιέται</t>
+  </si>
+  <si>
     <t>Drakono lizdas</t>
   </si>
   <si>
     <t>Pūķa ligzda</t>
   </si>
   <si>
     <t>MX</t>
   </si>
   <si>
     <t>Dragon Nest: Guerrero Del Amanecer</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Dragon Nest: Wojownicy Świtu</t>
   </si>
   <si>
     <t>Cuibul Dragonului - Începutul erei razboinicilor</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Zmajevo gnezdo: Zora ratnika</t>
   </si>
   <si>
     <t>Ejder Yuvası</t>
   </si>
   <si>
     <t>Dragon Nest: Rise of the Black Dragon</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Гнездо дракона</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Гніздо Дракона</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>Dragon Nest: Le Réveil du dragon</t>
-  </si>
-[...4 lines deleted...]
-    <t>Dragon Nest: Ένας πολεμιστής γεννιέται</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -959,113 +959,113 @@
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
         <v>42</v>
       </c>
       <c r="B3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="B4" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="B5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>46</v>
+        <v>33</v>
       </c>
       <c r="B7" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>48</v>
       </c>
       <c r="B8" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="B9" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>51</v>
+        <v>35</v>
       </c>
       <c r="B10" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B11" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" t="s">
         <v>37</v>
       </c>
-      <c r="B11" t="s">
-[...3 lines deleted...]
-    <row r="12" spans="1:2">
       <c r="B12" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="13" spans="1:2">
-      <c r="A13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B13" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
         <v>57</v>
       </c>
       <c r="B14" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
         <v>59</v>
       </c>
       <c r="B15" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
         <v>61</v>
       </c>
       <c r="B16" t="s">