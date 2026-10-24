--- v0 (2026-05-26)
+++ v1 (2026-10-24)
@@ -67,75 +67,75 @@
   <si>
     <t>Market</t>
   </si>
   <si>
     <t>Distributor</t>
   </si>
   <si>
     <t>Release date</t>
   </si>
   <si>
     <t>Total since 2025</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>Indipendenti Regionali</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>JP</t>
+  </si>
+  <si>
+    <t>モーツァルト/青春の日々</t>
+  </si>
+  <si>
+    <t>TR</t>
+  </si>
+  <si>
+    <t>Biz Üçümüz</t>
+  </si>
+  <si>
+    <t>We Three</t>
+  </si>
+  <si>
+    <t>PT</t>
+  </si>
+  <si>
+    <t>Nós Três - Mozart em Itália</t>
+  </si>
+  <si>
     <t>PL</t>
   </si>
   <si>
     <t>Nas troje</t>
-  </si>
-[...19 lines deleted...]
-    <t>We Three</t>
   </si>
   <si>
     <t>Leda</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>Mi, hárman</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>Une saison italienne</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Me kolme</t>
   </si>
   <si>
     <t>DE</t>
   </si>
@@ -659,73 +659,73 @@
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>17</v>
       </c>
       <c r="B2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
         <v>19</v>
       </c>
       <c r="B3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B4" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="B5" t="s">
         <v>21</v>
-      </c>
-[...9 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>6</v>
+        <v>22</v>
       </c>
       <c r="B6" t="s">
-        <v>1</v>
+        <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:2">
+      <c r="A7" t="s">
+        <v>24</v>
+      </c>
       <c r="B7" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>27</v>
       </c>
       <c r="B9" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>29</v>
       </c>
       <c r="B10" t="s">