--- v0 (2025-12-19)
+++ v1 (2026-04-08)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Norte, hangganan ng kasaysayan</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Lav Diaz</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>PH</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt2852432/</t>
+    <t>https://www.imdb.com/title/tt2852432</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0004-FACE-0000-O-0000-0000-2</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/04C8-0EFD-8FDB-02A1-2625-Y</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/143266</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q13099348</t>
   </si>
@@ -151,72 +151,72 @@
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>Norte</t>
   </si>
   <si>
     <t>AR,MX</t>
   </si>
   <si>
     <t>Norte, el fin de la historia</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Norte, O Fim da História</t>
   </si>
   <si>
     <t>CA,ES,GB,IE,SE,US</t>
   </si>
   <si>
     <t>Norte, the End of History</t>
   </si>
   <si>
+    <t>Norte, la fin de l'Histoire</t>
+  </si>
+  <si>
+    <t>LT</t>
+  </si>
+  <si>
+    <t>Norte, istorijos pabaiga</t>
+  </si>
+  <si>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>Norte, koniec historii</t>
+  </si>
+  <si>
+    <t>TR</t>
+  </si>
+  <si>
+    <t>Norte, Tarihin Sonu</t>
+  </si>
+  <si>
     <t>Norte, The End of History</t>
-  </si>
-[...19 lines deleted...]
-    <t>Norte, Tarihin Sonu</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>北（ノルテ） 歴史の終わり</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Норте, конец истории</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -545,51 +545,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt2852432/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-FACE-0000-O-0000-0000-2" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/04C8-0EFD-8FDB-02A1-2625-Y" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/143266" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q13099348" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/norte-the-end-of-history" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt2852432" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-FACE-0000-O-0000-0000-2" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/04C8-0EFD-8FDB-02A1-2625-Y" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/143266" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q13099348" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/norte-the-end-of-history" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -900,83 +900,83 @@
       <c r="A4" t="s">
         <v>39</v>
       </c>
       <c r="B4" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>41</v>
       </c>
       <c r="B5" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>43</v>
       </c>
       <c r="B6" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B7" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="B8" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B9" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B10" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>51</v>
+        <v>29</v>
       </c>
       <c r="B11" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
         <v>53</v>
       </c>
       <c r="B12" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
         <v>55</v>
       </c>
       <c r="B13" t="s">
         <v>56</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>