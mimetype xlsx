--- v0 (2025-11-22)
+++ v1 (2026-04-16)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Dorp aan de rivier</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Fons Rademakers</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0051552/</t>
+    <t>https://www.imdb.com/title/tt0051552</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/2D06-4F49-4F14-EF5B-22AA-6</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q1402422</t>
   </si>
   <si>
     <t>JustWatch link</t>
   </si>
   <si>
     <t>https://www.justwatch.com/nl/movie/village-by-the-river</t>
   </si>
   <si>
     <t>Market</t>
   </si>
   <si>
     <t>Distributor</t>
   </si>
@@ -121,63 +121,63 @@
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>Le village près de la rivière</t>
   </si>
   <si>
     <t>Village au bord de l'eau</t>
   </si>
   <si>
     <t>DK</t>
   </si>
   <si>
     <t>Landsbydoktoren</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Byn vid floden</t>
   </si>
   <si>
     <t>Kylä joen rannalla</t>
   </si>
   <si>
+    <t>IT</t>
+  </si>
+  <si>
+    <t>Il villaggio sul fiume</t>
+  </si>
+  <si>
+    <t>Wioska nad rzeką</t>
+  </si>
+  <si>
     <t>FR</t>
   </si>
   <si>
     <t>Le Village au bord de la rivière</t>
-  </si>
-[...7 lines deleted...]
-    <t>Wioska nad rzeką</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Satul de pe malul râului</t>
   </si>
   <si>
     <t>Village by the River</t>
   </si>
   <si>
     <t>Das Dorf am Fluß</t>
   </si>
   <si>
     <t>Doctor in the Village</t>
   </si>
   <si>
     <t>Village on the River</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
@@ -512,51 +512,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0051552/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/2D06-4F49-4F14-EF5B-22AA-6" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1402422" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/nl/movie/village-by-the-river" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0051552" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/2D06-4F49-4F14-EF5B-22AA-6" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1402422" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/nl/movie/village-by-the-river" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -778,59 +778,59 @@
       <c r="A8" t="s">
         <v>32</v>
       </c>
       <c r="B8" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>32</v>
       </c>
       <c r="B9" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>35</v>
       </c>
       <c r="B10" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B11" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="B12" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
         <v>40</v>
       </c>
       <c r="B13" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="B14" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="B15" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="B16" t="s">