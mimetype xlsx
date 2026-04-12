--- v0 (2025-11-22)
+++ v1 (2026-04-12)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Chacun son cinéma ou Ce petit coup au coeur quand la lumière s'éteint et que le film commence</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Theodoros Angelopoulos, Olivier Assayas, Bille August, Jane Campion, Youssef Chahine, Chen Kaige, Michael Cimino, Ethan Coen, Joel Coen, David Cronenberg, Luc Dardenne, Jean-Pierre Dardenne, Manoel de Oliveira, Raymond Depardon, Atom Egoyan, Amos Gitai, Alejandro González Iñárritu, Ming-liang Tsai, Hsiao-Hsien Hou, Aki Kaurismäki, Abbas Kiarostami, Takeshi Kitano, Andrey Konchalovskiy, Claude Lelouch, Ken Loach, David Lynch, Nanni Moretti, Roman Polanski, Raúl Ruiz, Walter Salles, Elia Suleiman, Gus Van Sant, Lars von Trier, Wim Wenders, Kar-Wai Wong, Zhang Yimou</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0973844/</t>
+    <t>https://www.imdb.com/title/tt0973844</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0002-03DD-0000-R-0000-0000-U</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/B091-228A-7C93-AA7E-354B-B</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/115909</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q1144967</t>
   </si>
@@ -175,108 +175,108 @@
   <si>
     <t>Cada Um com Seu Cinema</t>
   </si>
   <si>
     <t>CA,GB,US</t>
   </si>
   <si>
     <t>To Each His Own Cinema</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Chacun son cinéma - Jedem sein Kino</t>
   </si>
   <si>
     <t>Happy Birthday Cannes</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>A cada uno su cine</t>
   </si>
   <si>
+    <t>HR</t>
+  </si>
+  <si>
+    <t>Svakome njegov film</t>
+  </si>
+  <si>
+    <t>JP</t>
+  </si>
+  <si>
+    <t>それぞれのシネマ</t>
+  </si>
+  <si>
+    <t>LT</t>
+  </si>
+  <si>
+    <t>Kiekvienas turi savo kiną</t>
+  </si>
+  <si>
+    <t>MX</t>
+  </si>
+  <si>
+    <t>Cada quien su cine</t>
+  </si>
+  <si>
+    <t>Każdy ma swoje kino</t>
+  </si>
+  <si>
+    <t>Kocham kino</t>
+  </si>
+  <si>
+    <t>TR</t>
+  </si>
+  <si>
+    <t>Herkesin Kendi Sineması</t>
+  </si>
+  <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>У каждого свое кино</t>
+  </si>
+  <si>
+    <t>У кожного своє кіно</t>
+  </si>
+  <si>
+    <t>HK</t>
+  </si>
+  <si>
+    <t>給康城的情書</t>
+  </si>
+  <si>
+    <t>CN</t>
+  </si>
+  <si>
+    <t>每个人都有他自己的电影</t>
+  </si>
+  <si>
     <t>Chacun son cinéma</t>
-  </si>
-[...55 lines deleted...]
-    <t>每个人都有他自己的电影</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -593,51 +593,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0973844/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-03DD-0000-R-0000-0000-U" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/B091-228A-7C93-AA7E-354B-B" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/115909" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1144967" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/it/film/chacun-son-cinema-ou-ce-petit-coup-au-coeur-quand-la-lumiere-seteint-et-que-le-film-commence" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0973844" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-03DD-0000-R-0000-0000-U" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/B091-228A-7C93-AA7E-354B-B" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/115909" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1144967" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/it/film/chacun-son-cinema-ou-ce-petit-coup-au-coeur-quand-la-lumiere-seteint-et-que-le-film-commence" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1010,139 +1010,139 @@
       <c r="A8" t="s">
         <v>48</v>
       </c>
       <c r="B8" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>48</v>
       </c>
       <c r="B9" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>51</v>
       </c>
       <c r="B10" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>6</v>
+        <v>53</v>
       </c>
       <c r="B11" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B12" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B14" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>60</v>
+        <v>33</v>
       </c>
       <c r="B15" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
         <v>33</v>
       </c>
       <c r="B16" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>33</v>
+        <v>63</v>
       </c>
       <c r="B17" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B18" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>66</v>
+        <v>42</v>
       </c>
       <c r="B19" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>42</v>
+        <v>68</v>
       </c>
       <c r="B20" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B21" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>71</v>
+        <v>6</v>
       </c>
       <c r="B22" t="s">
         <v>72</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>