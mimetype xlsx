--- v0 (2026-05-01)
+++ v1 (2026-08-24)
@@ -64,81 +64,81 @@
   <si>
     <t>https://www.imdb.com/title/tt28642176</t>
   </si>
   <si>
     <t>Market</t>
   </si>
   <si>
     <t>Distributor</t>
   </si>
   <si>
     <t>Release date</t>
   </si>
   <si>
     <t>Total since 2025</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>Τα χαμένα παιδιά</t>
+  </si>
+  <si>
     <t>AU,CA,DE,GB,IE,SE,US</t>
   </si>
   <si>
     <t>The Lost Children</t>
   </si>
   <si>
     <t>FR,JP</t>
   </si>
   <si>
     <t>ES,MX</t>
   </si>
   <si>
     <t>Los niños perdidos</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>A Infância Perdida</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Потерянные дети</t>
-  </si>
-[...4 lines deleted...]
-    <t>Τα χαμένα παιδιά</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -621,59 +621,59 @@
     <col min="1" max="1" width="20" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="17.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>16</v>
       </c>
       <c r="B2" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
-        <v>1</v>
+        <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B4" t="s">
-        <v>20</v>
+        <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>21</v>
       </c>
       <c r="B5" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>23</v>
       </c>
       <c r="B6" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>