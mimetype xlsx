--- v0 (2026-04-30)
+++ v1 (2026-08-26)
@@ -14,71 +14,71 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="1" r:id="rId1"/>
     <sheet name="Admissions" sheetId="2" r:id="rId2"/>
     <sheet name="Titles" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="110" uniqueCount="96">
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>The Monkey</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Oz Perkins</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
-    <t>US, GB, CA</t>
+    <t>US, CA</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
     <t>https://www.imdb.com/title/tt27714946</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0007-6314-0000-B-0000-0000-4</t>
   </si>
   <si>
     <t>Market</t>
   </si>
   <si>
     <t>Distributor</t>
   </si>
   <si>
     <t>Release date</t>
   </si>
   <si>
     <t>Total since 2025</t>
   </si>
@@ -200,50 +200,56 @@
     <t>ME</t>
   </si>
   <si>
     <t>Taramount Film</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>The Searchers</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Kino Swiat</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Cinemundo</t>
+  </si>
+  <si>
+    <t>RO</t>
+  </si>
+  <si>
+    <t>Ro-Image 2000</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Karantanija Cinemas</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>CGV Mars Dağıtım</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
@@ -730,51 +736,51 @@
         <v>7</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B5" r:id="rId1"/>
     <hyperlink ref="B6" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:E33"/>
+  <dimension ref="A1:E34"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="22.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="8" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>14</v>
       </c>
@@ -1192,278 +1198,295 @@
         <v>87757</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
         <v>60</v>
       </c>
       <c r="B27" t="s">
         <v>61</v>
       </c>
       <c r="C27">
         <v>45708</v>
       </c>
       <c r="D27" s="3">
         <v>41598</v>
       </c>
       <c r="E27" s="3">
         <v>41598</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
         <v>62</v>
       </c>
       <c r="B28" t="s">
-        <v>30</v>
+        <v>63</v>
       </c>
       <c r="C28">
-        <v>45707</v>
+        <v>45723</v>
       </c>
       <c r="D28" s="3">
-        <v>23808</v>
+        <v>35961</v>
       </c>
       <c r="E28" s="3">
-        <v>23808</v>
+        <v>35961</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B29" t="s">
-        <v>64</v>
+        <v>30</v>
       </c>
       <c r="C29">
-        <v>45708</v>
+        <v>45707</v>
       </c>
       <c r="D29" s="3">
-        <v>4922</v>
+        <v>23808</v>
       </c>
       <c r="E29" s="3">
-        <v>4922</v>
+        <v>23808</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
         <v>65</v>
       </c>
       <c r="B30" t="s">
-        <v>26</v>
+        <v>66</v>
       </c>
       <c r="C30">
         <v>45708</v>
       </c>
       <c r="D30" s="3">
-        <v>6634</v>
+        <v>4922</v>
       </c>
       <c r="E30" s="3">
-        <v>6634</v>
+        <v>4922</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B31" t="s">
-        <v>67</v>
+        <v>26</v>
       </c>
       <c r="C31">
-        <v>45709</v>
+        <v>45708</v>
       </c>
       <c r="D31" s="3">
-        <v>91090</v>
+        <v>6634</v>
       </c>
       <c r="E31" s="3">
-        <v>91090</v>
+        <v>6634</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
         <v>68</v>
       </c>
+      <c r="B32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C32">
+        <v>45709</v>
+      </c>
       <c r="D32" s="3">
-        <v>1722787</v>
+        <v>91090</v>
       </c>
       <c r="E32" s="3">
-        <v>1722787</v>
+        <v>91090</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D33" s="3">
-        <v>1853788</v>
+        <v>1758748</v>
       </c>
       <c r="E33" s="3">
-        <v>1853788</v>
+        <v>1758748</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" t="s">
+        <v>71</v>
+      </c>
+      <c r="D34" s="3">
+        <v>1889749</v>
+      </c>
+      <c r="E34" s="3">
+        <v>1889749</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="41.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>51</v>
       </c>
       <c r="B2" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B5" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="B6" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B7" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B8" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B9" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B10" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B11" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B12" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
         <v>58</v>
       </c>
       <c r="B13" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
         <v>52</v>
       </c>
       <c r="B14" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B15" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B16" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>