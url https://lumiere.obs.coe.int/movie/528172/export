--- v0 (2026-04-30)
+++ v1 (2026-08-24)
@@ -82,81 +82,81 @@
   <si>
     <t>Total since 2025</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>CH</t>
   </si>
   <si>
     <t>Temporary Import Filme</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>Stiftelsen Svenska Filminstitutet</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>Το μπλουζ της Σανγκάης</t>
+  </si>
+  <si>
     <t>DE,ES,FI,FR,GB,HK,IT,PL,US</t>
   </si>
   <si>
     <t>Shanghai Blues</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>上海ブルース</t>
   </si>
   <si>
     <t>Шанхайский блюз</t>
   </si>
   <si>
     <t>Shanghai blues</t>
   </si>
   <si>
     <t>Shanhai Buruusu</t>
   </si>
   <si>
     <t>CN,HK</t>
   </si>
   <si>
     <t>上海之夜</t>
-  </si>
-[...4 lines deleted...]
-    <t>Το μπλουζ της Σανγκάης</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -672,78 +672,78 @@
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>22</v>
       </c>
       <c r="B2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
         <v>24</v>
       </c>
       <c r="B3" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="4" spans="1:2">
+      <c r="A4" t="s">
+        <v>26</v>
+      </c>
       <c r="B4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="B5" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="B6" t="s">
         <v>1</v>
-      </c>
-[...6 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="B7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="B8" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>31</v>
       </c>
       <c r="B9" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">