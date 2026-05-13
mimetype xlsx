--- v0 (2025-12-08)
+++ v1 (2026-05-13)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>The Black Cauldron</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Ted Berman, Richard Rich</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0088814/</t>
+    <t>https://www.imdb.com/title/tt0088814</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0001-0E51-0000-H-0000-0000-N</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/A903-A9EC-2A20-0191-2E86-A</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/60475</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q329316</t>
   </si>
@@ -460,54 +460,54 @@
   <si>
     <t>Kara Kazan</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Chórnyĭ kazán</t>
   </si>
   <si>
     <t>Черный котел</t>
   </si>
   <si>
     <t>Disneys Taran und der Zauberkessel</t>
   </si>
   <si>
     <t>Чорний казан</t>
   </si>
   <si>
     <t>SU</t>
   </si>
   <si>
     <t>Chórnyĭ kotyól</t>
   </si>
   <si>
+    <t>Чёрный котёл</t>
+  </si>
+  <si>
     <t>Το μαύρο καζάνι</t>
-  </si>
-[...1 lines deleted...]
-    <t>Чёрный котёл</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -824,51 +824,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0088814/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0001-0E51-0000-H-0000-0000-N" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/A903-A9EC-2A20-0191-2E86-A" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/60475" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q329316" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/the-black-cauldron" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0088814" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0001-0E51-0000-H-0000-0000-N" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/A903-A9EC-2A20-0191-2E86-A" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/60475" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q329316" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/the-black-cauldron" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1692,59 +1692,59 @@
       </c>
     </row>
     <row r="81" spans="1:2">
       <c r="B81" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="82" spans="1:2">
       <c r="A82" t="s">
         <v>141</v>
       </c>
       <c r="B82" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="83" spans="1:2">
       <c r="A83" t="s">
         <v>146</v>
       </c>
       <c r="B83" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="84" spans="1:2">
       <c r="A84" t="s">
-        <v>88</v>
+        <v>146</v>
       </c>
       <c r="B84" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="85" spans="1:2">
       <c r="A85" t="s">
-        <v>146</v>
+        <v>88</v>
       </c>
       <c r="B85" t="s">
         <v>149</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>