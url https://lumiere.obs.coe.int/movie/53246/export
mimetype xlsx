--- v1 (2026-05-13)
+++ v2 (2026-06-03)
@@ -133,50 +133,56 @@
   <si>
     <t>HR,RS</t>
   </si>
   <si>
     <t>Crni kotao</t>
   </si>
   <si>
     <t>IR</t>
   </si>
   <si>
     <t>Patil-e siah</t>
   </si>
   <si>
     <t>Taran i magiczny kociol</t>
   </si>
   <si>
     <t>Taron e la pentola magica</t>
   </si>
   <si>
     <t>Taron y el caldero mágico</t>
   </si>
   <si>
     <t>Чeрный котел</t>
   </si>
   <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>Το μαύρο καζάνι</t>
+  </si>
+  <si>
     <t>AR,MX</t>
   </si>
   <si>
     <t>El caldero mágico</t>
   </si>
   <si>
     <t>AR,ES,MX,US</t>
   </si>
   <si>
     <t>El caldero negro</t>
   </si>
   <si>
     <t>Tarón y el caldero mágico</t>
   </si>
   <si>
     <t>AT,CH,DE,LI</t>
   </si>
   <si>
     <t>Der schwarze Kessel</t>
   </si>
   <si>
     <t>Taran und der Zauberkessel</t>
   </si>
   <si>
     <t>AU,BE,CA,CH,GB,HK,IE,MX,NZ,SG,US</t>
@@ -280,53 +286,50 @@
   <si>
     <t>Taran och den magiska kitteln</t>
   </si>
   <si>
     <t>Hiidenpata</t>
   </si>
   <si>
     <t>Musta pata</t>
   </si>
   <si>
     <t>Taran ja taikapata</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>Y Crochan Du</t>
   </si>
   <si>
     <t>GB,IE</t>
   </si>
   <si>
     <t>An Coire Dubh</t>
   </si>
   <si>
-    <t>GR</t>
-[...1 lines deleted...]
-  <si>
     <t>O Tarzan kai to magiko kazani</t>
   </si>
   <si>
     <t>To mavro kazani</t>
   </si>
   <si>
     <t>Cȓni kòtao</t>
   </si>
   <si>
     <t>Црни котао</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>A fekete üst</t>
   </si>
   <si>
     <t>Taran és a mágikus üst</t>
   </si>
   <si>
     <t>黑神鍋傳奇</t>
   </si>
   <si>
     <t>IS</t>
@@ -461,53 +464,50 @@
     <t>Kara Kazan</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Chórnyĭ kazán</t>
   </si>
   <si>
     <t>Черный котел</t>
   </si>
   <si>
     <t>Disneys Taran und der Zauberkessel</t>
   </si>
   <si>
     <t>Чорний казан</t>
   </si>
   <si>
     <t>SU</t>
   </si>
   <si>
     <t>Chórnyĭ kotyól</t>
   </si>
   <si>
     <t>Чёрный котёл</t>
-  </si>
-[...1 lines deleted...]
-    <t>Το μαύρο καζάνι</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1114,637 +1114,637 @@
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="B8" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>39</v>
       </c>
       <c r="B9" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>41</v>
       </c>
       <c r="B10" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B11" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B12" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B13" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B14" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
         <v>49</v>
       </c>
       <c r="B15" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B16" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B17" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B18" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B19" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B20" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B21" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B22" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B23" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B24" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
         <v>64</v>
       </c>
       <c r="B25" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
         <v>66</v>
       </c>
       <c r="B26" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
         <v>68</v>
       </c>
       <c r="B27" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B28" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B29" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="B30" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
-        <v>25</v>
+        <v>74</v>
       </c>
       <c r="B31" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
         <v>25</v>
       </c>
       <c r="B32" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
-        <v>76</v>
+        <v>25</v>
       </c>
       <c r="B33" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" t="s">
         <v>78</v>
       </c>
       <c r="B34" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B35" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="B36" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="37" spans="1:2">
       <c r="A37" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B37" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="38" spans="1:2">
       <c r="A38" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B38" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="39" spans="1:2">
       <c r="A39" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="B39" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="40" spans="1:2">
       <c r="A40" t="s">
         <v>86</v>
       </c>
       <c r="B40" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="41" spans="1:2">
       <c r="A41" t="s">
         <v>88</v>
       </c>
       <c r="B41" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="42" spans="1:2">
       <c r="A42" t="s">
-        <v>88</v>
+        <v>39</v>
       </c>
       <c r="B42" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="43" spans="1:2">
       <c r="A43" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="B43" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="44" spans="1:2">
       <c r="A44" t="s">
         <v>31</v>
       </c>
       <c r="B44" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="45" spans="1:2">
       <c r="A45" t="s">
+        <v>31</v>
+      </c>
+      <c r="B45" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="46" spans="1:2">
       <c r="A46" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B46" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="47" spans="1:2">
       <c r="A47" t="s">
-        <v>64</v>
+        <v>94</v>
       </c>
       <c r="B47" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="48" spans="1:2">
       <c r="A48" t="s">
+        <v>66</v>
+      </c>
+      <c r="B48" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="49" spans="1:2">
       <c r="A49" t="s">
+        <v>98</v>
+      </c>
+      <c r="B49" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="50" spans="1:2">
       <c r="A50" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B50" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="51" spans="1:2">
       <c r="A51" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B51" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="52" spans="1:2">
       <c r="A52" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B52" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="53" spans="1:2">
       <c r="A53" t="s">
+        <v>100</v>
+      </c>
+      <c r="B53" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="54" spans="1:2">
       <c r="A54" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B54" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="55" spans="1:2">
       <c r="A55" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B55" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="56" spans="1:2">
       <c r="A56" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B56" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="57" spans="1:2">
       <c r="A57" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B57" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="58" spans="1:2">
       <c r="A58" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B58" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="59" spans="1:2">
       <c r="A59" t="s">
+        <v>105</v>
+      </c>
+      <c r="B59" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="60" spans="1:2">
       <c r="A60" t="s">
+        <v>112</v>
+      </c>
+      <c r="B60" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="61" spans="1:2">
       <c r="A61" t="s">
-        <v>62</v>
+        <v>114</v>
       </c>
       <c r="B61" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="62" spans="1:2">
       <c r="A62" t="s">
+        <v>64</v>
+      </c>
+      <c r="B62" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="63" spans="1:2">
       <c r="A63" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B63" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="64" spans="1:2">
       <c r="A64" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B64" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="65" spans="1:2">
       <c r="A65" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B65" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="66" spans="1:2">
       <c r="A66" t="s">
+        <v>117</v>
+      </c>
+      <c r="B66" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="67" spans="1:2">
       <c r="A67" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B67" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="68" spans="1:2">
       <c r="A68" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B68" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="69" spans="1:2">
       <c r="A69" t="s">
+        <v>122</v>
+      </c>
+      <c r="B69" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="70" spans="1:2">
       <c r="A70" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B70" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="71" spans="1:2">
       <c r="A71" t="s">
+        <v>126</v>
+      </c>
+      <c r="B71" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="72" spans="1:2">
       <c r="A72" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B72" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="73" spans="1:2">
       <c r="A73" t="s">
+        <v>129</v>
+      </c>
+      <c r="B73" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="74" spans="1:2">
       <c r="A74" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B74" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="75" spans="1:2">
       <c r="A75" t="s">
+        <v>132</v>
+      </c>
+      <c r="B75" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="76" spans="1:2">
       <c r="A76" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B76" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="77" spans="1:2">
       <c r="A77" t="s">
+        <v>135</v>
+      </c>
+      <c r="B77" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
     </row>
     <row r="78" spans="1:2">
       <c r="A78" t="s">
+        <v>138</v>
+      </c>
+      <c r="B78" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="79" spans="1:2">
       <c r="A79" t="s">
+        <v>140</v>
+      </c>
+      <c r="B79" t="s">
         <v>141</v>
       </c>
-      <c r="B79" t="s">
+    </row>
+    <row r="80" spans="1:2">
+      <c r="A80" t="s">
         <v>142</v>
       </c>
-    </row>
-    <row r="80" spans="1:2">
       <c r="B80" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="81" spans="1:2">
       <c r="B81" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="82" spans="1:2">
-      <c r="A82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B82" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="83" spans="1:2">
       <c r="A83" t="s">
+        <v>142</v>
+      </c>
+      <c r="B83" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
     </row>
     <row r="84" spans="1:2">
       <c r="A84" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B84" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="85" spans="1:2">
       <c r="A85" t="s">
-        <v>88</v>
+        <v>147</v>
       </c>
       <c r="B85" t="s">
         <v>149</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>