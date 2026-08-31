--- v0 (2026-05-30)
+++ v1 (2026-08-31)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="1" r:id="rId1"/>
     <sheet name="Admissions" sheetId="2" r:id="rId2"/>
     <sheet name="Titles" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="145" uniqueCount="117">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="147" uniqueCount="118">
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Now You See Me: Now You Don't</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Ruben Fleischer</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US, CA, AE, HU</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
@@ -223,50 +223,56 @@
   <si>
     <t>MK</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>Independent Films Benelux</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Monolith</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>NOS Lusomundo Audiovisuais</t>
   </si>
   <si>
+    <t>RO</t>
+  </si>
+  <si>
+    <t>Ro-Image 2000</t>
+  </si>
+  <si>
     <t>SE</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>TME Films</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>Зрителна измама 3</t>
   </si>
   <si>
     <t>AU,CA,DK,GB,IE,IT,NZ,SG,US</t>
@@ -284,53 +290,50 @@
     <t>VE</t>
   </si>
   <si>
     <t>Los ilusionistas 3: Ahora me ves, ahora no</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Ілюзія обману 3</t>
   </si>
   <si>
     <t>Mojstri iluzij 3: Zdaj me vidiš, zdaj me ne vidiš</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Иллюзия обмана 3</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Велика илузија 3: Сад ме видиш, сад ме не видиш</t>
-  </si>
-[...1 lines deleted...]
-    <t>RO</t>
   </si>
   <si>
     <t>Now You See Me: Jaful perfect 3</t>
   </si>
   <si>
     <t>Mestres da Ilusão: Nada é o Que Parece</t>
   </si>
   <si>
     <t>Iluzja 3</t>
   </si>
   <si>
     <t>CL,MX</t>
   </si>
   <si>
     <t>Los ilusionistas 3</t>
   </si>
   <si>
     <t>Krāpšanas ilūzija 3</t>
   </si>
   <si>
     <t>Apgaulės meistrai 3</t>
   </si>
   <si>
     <t>Szemfényvesztők 3.</t>
   </si>
@@ -826,51 +829,51 @@
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B5" r:id="rId1"/>
     <hyperlink ref="B6" r:id="rId2"/>
     <hyperlink ref="B7" r:id="rId3"/>
     <hyperlink ref="B8" r:id="rId4"/>
     <hyperlink ref="B9" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:E35"/>
+  <dimension ref="A1:E36"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="33.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="8" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>20</v>
       </c>
@@ -1325,382 +1328,399 @@
         <v>287030</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
         <v>67</v>
       </c>
       <c r="B29" t="s">
         <v>68</v>
       </c>
       <c r="C29">
         <v>45988</v>
       </c>
       <c r="D29" s="3">
         <v>145863</v>
       </c>
       <c r="E29" s="3">
         <v>145863</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
         <v>69</v>
       </c>
       <c r="B30" t="s">
-        <v>38</v>
+        <v>70</v>
       </c>
       <c r="C30">
         <v>45989</v>
       </c>
       <c r="D30" s="3">
-        <v>31669</v>
+        <v>96713</v>
       </c>
       <c r="E30" s="3">
-        <v>31669</v>
+        <v>96713</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B31" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="C31">
-        <v>45974</v>
+        <v>45989</v>
       </c>
       <c r="D31" s="3">
-        <v>16249</v>
+        <v>31669</v>
       </c>
       <c r="E31" s="3">
-        <v>16249</v>
+        <v>31669</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B32" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="C32">
         <v>45974</v>
       </c>
       <c r="D32" s="3">
-        <v>44396</v>
+        <v>16249</v>
       </c>
       <c r="E32" s="3">
-        <v>44396</v>
+        <v>16249</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B33" t="s">
-        <v>73</v>
+        <v>34</v>
       </c>
       <c r="C33">
-        <v>45973</v>
+        <v>45974</v>
       </c>
       <c r="D33" s="3">
-        <v>286430</v>
+        <v>44396</v>
       </c>
       <c r="E33" s="3">
-        <v>286430</v>
+        <v>44396</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
         <v>74</v>
       </c>
+      <c r="B34" t="s">
+        <v>75</v>
+      </c>
+      <c r="C34">
+        <v>45973</v>
+      </c>
       <c r="D34" s="3">
-        <v>4892630</v>
+        <v>286430</v>
       </c>
       <c r="E34" s="3">
-        <v>4892630</v>
+        <v>286430</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D35" s="3">
-        <v>5315216</v>
+        <v>4989343</v>
       </c>
       <c r="E35" s="3">
-        <v>5315216</v>
+        <v>4989343</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" t="s">
+        <v>77</v>
+      </c>
+      <c r="D36" s="3">
+        <v>5411929</v>
+      </c>
+      <c r="E36" s="3">
+        <v>5411929</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B29"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="47" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B5" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B6" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B7" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B8" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B9" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B10" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>90</v>
+        <v>69</v>
       </c>
       <c r="B11" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
         <v>67</v>
       </c>
       <c r="B12" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
         <v>65</v>
       </c>
       <c r="B13" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B14" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
         <v>59</v>
       </c>
       <c r="B15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
         <v>51</v>
       </c>
       <c r="B17" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
         <v>50</v>
       </c>
       <c r="B18" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
         <v>44</v>
       </c>
       <c r="B19" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
         <v>41</v>
       </c>
       <c r="B20" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
         <v>39</v>
       </c>
       <c r="B21" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
         <v>35</v>
       </c>
       <c r="B22" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B23" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B24" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B25" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B26" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B27" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B28" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
         <v>33</v>
       </c>
       <c r="B29" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>