--- v0 (2026-05-25)
+++ v1 (2026-08-08)
@@ -34,51 +34,51 @@
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="24">
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Hedda</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Nia DaCosta</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
-    <t>US</t>
+    <t>US, GB</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
     <t>https://www.imdb.com/title/tt27953589</t>
   </si>
   <si>
     <t>Market</t>
   </si>
   <si>
     <t>Distributor</t>
   </si>
   <si>
     <t>Release date</t>
   </si>
   <si>
     <t>Total since 2025</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>GB</t>
   </si>