--- v0 (2026-05-30)
+++ v1 (2026-08-05)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="1" r:id="rId1"/>
     <sheet name="Admissions" sheetId="2" r:id="rId2"/>
     <sheet name="Titles" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="69">
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>After the Hunt</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Luca Guadagnino</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US, IT, GB</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
@@ -136,93 +136,93 @@
   <si>
     <t>Eagle Pictures</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>Universal</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>United International Pictures</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Big Picture 2 Films</t>
   </si>
   <si>
+    <t>RO</t>
+  </si>
+  <si>
     <t>SE</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Itafilm</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>AT,AU,CA,DE,DK,FR,GB,HK,IE,SE,US</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Après la chasse</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Avın Ardından</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>После охоты</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>После лова</t>
-  </si>
-[...1 lines deleted...]
-    <t>RO</t>
   </si>
   <si>
     <t>După vânătoare</t>
   </si>
   <si>
     <t>BR,PT</t>
   </si>
   <si>
     <t>Depois da Caçada</t>
   </si>
   <si>
     <t>Po polowaniu</t>
   </si>
   <si>
     <t>MX</t>
   </si>
   <si>
     <t>Cacería De Brujas</t>
   </si>
   <si>
     <t>LV</t>
   </si>
   <si>
     <t>Pēc medībām</t>
   </si>
@@ -655,51 +655,51 @@
         <v>7</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B5" r:id="rId1"/>
     <hyperlink ref="B6" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:E20"/>
+  <dimension ref="A1:E21"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>14</v>
       </c>
@@ -945,169 +945,186 @@
         <v>25414</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
         <v>38</v>
       </c>
       <c r="B16" t="s">
         <v>39</v>
       </c>
       <c r="C16">
         <v>45946</v>
       </c>
       <c r="D16" s="3">
         <v>24932</v>
       </c>
       <c r="E16" s="3">
         <v>24932</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
         <v>40</v>
       </c>
       <c r="B17" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="C17">
         <v>45947</v>
       </c>
       <c r="D17" s="3">
-        <v>2904</v>
+        <v>9778</v>
       </c>
       <c r="E17" s="3">
-        <v>2904</v>
+        <v>9778</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
         <v>41</v>
       </c>
       <c r="B18" t="s">
-        <v>42</v>
+        <v>23</v>
       </c>
       <c r="C18">
-        <v>45946</v>
+        <v>45947</v>
       </c>
       <c r="D18" s="3">
-        <v>1831</v>
+        <v>2904</v>
       </c>
       <c r="E18" s="3">
-        <v>1831</v>
+        <v>2904</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
+        <v>42</v>
+      </c>
+      <c r="B19" t="s">
         <v>43</v>
       </c>
+      <c r="C19">
+        <v>45946</v>
+      </c>
       <c r="D19" s="3">
-        <v>540243</v>
+        <v>1831</v>
       </c>
       <c r="E19" s="3">
-        <v>540243</v>
+        <v>1831</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
         <v>44</v>
       </c>
       <c r="D20" s="3">
-        <v>544102</v>
+        <v>550021</v>
       </c>
       <c r="E20" s="3">
-        <v>544102</v>
+        <v>550021</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" t="s">
+        <v>45</v>
+      </c>
+      <c r="D21" s="3">
+        <v>553880</v>
+      </c>
+      <c r="E21" s="3">
+        <v>553880</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="31.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="27" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B3" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>54</v>
+        <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>56</v>
       </c>
       <c r="B8" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>36</v>
       </c>
       <c r="B9" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>59</v>
       </c>