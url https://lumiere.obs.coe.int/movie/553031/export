--- v0 (2026-05-25)
+++ v1 (2026-08-05)
@@ -82,60 +82,60 @@
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Independent</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>AT,DE</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>The Secret Floor</t>
   </si>
   <si>
+    <t>FR</t>
+  </si>
+  <si>
+    <t>L'étage secret... Bad gastein</t>
+  </si>
+  <si>
     <t>GR</t>
   </si>
   <si>
     <t>Ο μυστικός όροφος</t>
-  </si>
-[...4 lines deleted...]
-    <t>L'étage secret... Bad gastein</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>