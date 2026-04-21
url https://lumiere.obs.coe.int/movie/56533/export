--- v2 (2026-01-09)
+++ v3 (2026-04-21)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Friday the 13th: The Final Chapter</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Joseph Zito</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0087298/</t>
+    <t>https://www.imdb.com/title/tt0087298</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0000-D25F-0000-X-0000-0000-C</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/01A1-72D2-BF04-5C88-BE90-E</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/58966</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q1243019</t>
   </si>
@@ -94,107 +94,107 @@
   <si>
     <t>Distributor</t>
   </si>
   <si>
     <t>Release date</t>
   </si>
   <si>
     <t>Total since 2023</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Universal</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>AU,CA,HK,NL,US</t>
+  </si>
+  <si>
+    <t>TR</t>
+  </si>
+  <si>
+    <t>13. Cuma: Son Bölüm</t>
+  </si>
+  <si>
+    <t>Martes 13, capítulo final</t>
+  </si>
+  <si>
+    <t>Pátek trináctého 4</t>
+  </si>
+  <si>
+    <t>Piatek trzynastego IV: Ostatni rozdzial</t>
+  </si>
+  <si>
+    <t>Sexta-Feira 13: O Capítulo Final</t>
+  </si>
+  <si>
+    <t>Sexta-Feira 13 Parte 4: O Capítulo Final</t>
+  </si>
+  <si>
+    <t>Viernes 13, 4ª parte: último capítulo</t>
+  </si>
+  <si>
+    <t>MX</t>
+  </si>
+  <si>
+    <t>Viernes 13, capítulo final</t>
+  </si>
+  <si>
+    <t>Viernes 13, el capítulo final</t>
+  </si>
+  <si>
+    <t>Viernes 13. Último capítulo</t>
+  </si>
+  <si>
+    <t>AR,MX</t>
+  </si>
+  <si>
+    <t>Martes 13: Capítulo final</t>
+  </si>
+  <si>
+    <t>BG</t>
+  </si>
+  <si>
+    <t>Петък 13-и: Част IV: Последната глава</t>
+  </si>
+  <si>
     <t>BR</t>
   </si>
   <si>
     <t>Sexta-feira, 13 - 4ª Parte: Capítulo Final</t>
   </si>
   <si>
-    <t>AU,CA,HK,NL,US</t>
-[...49 lines deleted...]
-  <si>
     <t>Sexta-Feira 13, Parte 4: O Capítulo Final</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Vendredi 13: Le chapitre final</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Pátek třináctého 4</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Freitag, der 13. Teil 4 - Das letzte Kapitel</t>
   </si>
   <si>
     <t>DK</t>
   </si>
   <si>
     <t>Fredag den 13. - Sidste kapitel</t>
@@ -289,75 +289,75 @@
   <si>
     <t>Vineri 13 (IV): Capitolul final</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Petak 13-ti, 4. deo: Poslednje poglavlje</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>Fredagen den 13:e del 4</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Piatok trinásteho 4</t>
   </si>
   <si>
     <t>13. Cuma 4: Son Bölüm</t>
   </si>
   <si>
+    <t>Friday the 13th Part 4: The Final Chapter</t>
+  </si>
+  <si>
+    <t>Friday the 13th Part IV: The Final Chapter</t>
+  </si>
+  <si>
+    <t>Friday the Thirteenth: The Final Chapter</t>
+  </si>
+  <si>
     <t>Friday the 13th Part 4</t>
   </si>
   <si>
-    <t>Friday the 13th Part 4: The Final Chapter</t>
+    <t>Пятница 13 - Часть 4: Последняя глава</t>
+  </si>
+  <si>
+    <t>UA</t>
+  </si>
+  <si>
+    <t>П'ятниця 13: Остання глава</t>
   </si>
   <si>
     <t>Friday the 13th Part IV</t>
   </si>
   <si>
-    <t>Friday the 13th Part IV: The Final Chapter</t>
-[...7 lines deleted...]
-  <si>
     <t>Παρασκευή και 13 μέρος 4</t>
-  </si>
-[...4 lines deleted...]
-    <t>П'ятниця 13: Остання глава</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -674,51 +674,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0087298/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-D25F-0000-X-0000-0000-C" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/01A1-72D2-BF04-5C88-BE90-E" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/58966" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1243019" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0087298" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-D25F-0000-X-0000-0000-C" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/01A1-72D2-BF04-5C88-BE90-E" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/58966" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1243019" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -874,139 +874,139 @@
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B50"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="38" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2" t="s">
-        <v>27</v>
+        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" t="s">
         <v>28</v>
       </c>
-      <c r="B3" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="4" spans="1:2">
-      <c r="A4" t="s">
+      <c r="B4" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="B5" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="B6" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="B7" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="B8" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="B9" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" t="s">
         <v>35</v>
       </c>
-    </row>
-    <row r="10" spans="1:2">
       <c r="B10" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
+        <v>35</v>
+      </c>
+      <c r="B11" t="s">
         <v>37</v>
       </c>
-      <c r="B11" t="s">
+    </row>
+    <row r="12" spans="1:2">
+      <c r="B12" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="12" spans="1:2">
-[...3 lines deleted...]
-      <c r="B12" t="s">
+    <row r="13" spans="1:2">
+      <c r="A13" t="s">
         <v>39</v>
       </c>
-    </row>
-    <row r="13" spans="1:2">
       <c r="B13" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
         <v>41</v>
       </c>
       <c r="B14" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
         <v>43</v>
       </c>
       <c r="B15" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="B16" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
         <v>46</v>
       </c>
       <c r="B17" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
         <v>48</v>
       </c>
       <c r="B18" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
         <v>50</v>
       </c>
@@ -1114,51 +1114,51 @@
       <c r="A32" t="s">
         <v>72</v>
       </c>
       <c r="B32" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
         <v>72</v>
       </c>
       <c r="B33" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" t="s">
         <v>75</v>
       </c>
       <c r="B34" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B35" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" t="s">
         <v>78</v>
       </c>
       <c r="B36" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="37" spans="1:2">
       <c r="A37" t="s">
         <v>80</v>
       </c>
       <c r="B37" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="38" spans="1:2">
       <c r="A38" t="s">
         <v>82</v>
       </c>
@@ -1170,112 +1170,112 @@
       <c r="A39" t="s">
         <v>84</v>
       </c>
       <c r="B39" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="40" spans="1:2">
       <c r="A40" t="s">
         <v>86</v>
       </c>
       <c r="B40" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="41" spans="1:2">
       <c r="A41" t="s">
         <v>88</v>
       </c>
       <c r="B41" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="42" spans="1:2">
       <c r="A42" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B42" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="43" spans="1:2">
       <c r="A43" t="s">
         <v>6</v>
       </c>
       <c r="B43" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="44" spans="1:2">
       <c r="A44" t="s">
         <v>6</v>
       </c>
       <c r="B44" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="45" spans="1:2">
       <c r="A45" t="s">
         <v>6</v>
       </c>
       <c r="B45" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="46" spans="1:2">
       <c r="A46" t="s">
         <v>6</v>
       </c>
       <c r="B46" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="47" spans="1:2">
-      <c r="A47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B47" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="48" spans="1:2">
+      <c r="A48" t="s">
+        <v>96</v>
+      </c>
       <c r="B48" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="49" spans="1:2">
       <c r="A49" t="s">
-        <v>66</v>
+        <v>6</v>
       </c>
       <c r="B49" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="50" spans="1:2">
       <c r="A50" t="s">
-        <v>98</v>
+        <v>66</v>
       </c>
       <c r="B50" t="s">
         <v>99</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>