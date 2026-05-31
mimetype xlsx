--- v3 (2026-04-21)
+++ v4 (2026-05-31)
@@ -133,50 +133,56 @@
   <si>
     <t>Piatek trzynastego IV: Ostatni rozdzial</t>
   </si>
   <si>
     <t>Sexta-Feira 13: O Capítulo Final</t>
   </si>
   <si>
     <t>Sexta-Feira 13 Parte 4: O Capítulo Final</t>
   </si>
   <si>
     <t>Viernes 13, 4ª parte: último capítulo</t>
   </si>
   <si>
     <t>MX</t>
   </si>
   <si>
     <t>Viernes 13, capítulo final</t>
   </si>
   <si>
     <t>Viernes 13, el capítulo final</t>
   </si>
   <si>
     <t>Viernes 13. Último capítulo</t>
   </si>
   <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>Παρασκευή και 13 μέρος 4</t>
+  </si>
+  <si>
     <t>AR,MX</t>
   </si>
   <si>
     <t>Martes 13: Capítulo final</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Петък 13-и: Част IV: Последната глава</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Sexta-feira, 13 - 4ª Parte: Capítulo Final</t>
   </si>
   <si>
     <t>Sexta-Feira 13, Parte 4: O Capítulo Final</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Vendredi 13: Le chapitre final</t>
@@ -214,53 +220,50 @@
   <si>
     <t>Perjantai 13. päivä, osa 4</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>Vendredi 13 - Chapitre 4: Chapitre final</t>
   </si>
   <si>
     <t>Vendredi 13: Chapitre final</t>
   </si>
   <si>
     <t>Vendredi 13 IV: chapitre final</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>Friday the 13th Part - IV: The Final Chapter</t>
   </si>
   <si>
     <t>Friday the 13th: The Final Chapter - Part 4</t>
   </si>
   <si>
-    <t>GR</t>
-[...1 lines deleted...]
-  <si>
     <t>Paraskevi kai 13 meros 4o</t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
     <t>Petak 13.: Posljednje poglavlje</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>Péntek 13. - IV. rész: Az utolsó fejezet</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>Venerdì 13 - Capitolo finale</t>
   </si>
   <si>
     <t>Venerdì 13: parte IV - Capitolo finale</t>
   </si>
   <si>
     <t>JP</t>
@@ -311,53 +314,50 @@
     <t>13. Cuma 4: Son Bölüm</t>
   </si>
   <si>
     <t>Friday the 13th Part 4: The Final Chapter</t>
   </si>
   <si>
     <t>Friday the 13th Part IV: The Final Chapter</t>
   </si>
   <si>
     <t>Friday the Thirteenth: The Final Chapter</t>
   </si>
   <si>
     <t>Friday the 13th Part 4</t>
   </si>
   <si>
     <t>Пятница 13 - Часть 4: Последняя глава</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>П'ятниця 13: Остання глава</t>
   </si>
   <si>
     <t>Friday the 13th Part IV</t>
-  </si>
-[...1 lines deleted...]
-    <t>Παρασκευή και 13 μέρος 4</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -962,320 +962,320 @@
       <c r="A13" t="s">
         <v>39</v>
       </c>
       <c r="B13" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
         <v>41</v>
       </c>
       <c r="B14" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
         <v>43</v>
       </c>
       <c r="B15" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B16" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B17" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
         <v>48</v>
       </c>
       <c r="B18" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
         <v>50</v>
       </c>
       <c r="B19" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
         <v>52</v>
       </c>
       <c r="B20" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
         <v>54</v>
       </c>
       <c r="B21" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>22</v>
+        <v>56</v>
       </c>
       <c r="B22" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
         <v>59</v>
       </c>
       <c r="B24" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B25" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B26" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="B27" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B28" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B29" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
+        <v>39</v>
+      </c>
+      <c r="B30" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
+        <v>69</v>
+      </c>
+      <c r="B31" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
+        <v>71</v>
+      </c>
+      <c r="B32" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B33" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" t="s">
+        <v>73</v>
+      </c>
+      <c r="B34" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" t="s">
-        <v>35</v>
+        <v>76</v>
       </c>
       <c r="B35" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" t="s">
+        <v>35</v>
+      </c>
+      <c r="B36" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="37" spans="1:2">
       <c r="A37" t="s">
+        <v>79</v>
+      </c>
+      <c r="B37" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="38" spans="1:2">
       <c r="A38" t="s">
+        <v>81</v>
+      </c>
+      <c r="B38" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="39" spans="1:2">
       <c r="A39" t="s">
+        <v>83</v>
+      </c>
+      <c r="B39" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="40" spans="1:2">
       <c r="A40" t="s">
+        <v>85</v>
+      </c>
+      <c r="B40" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="41" spans="1:2">
       <c r="A41" t="s">
+        <v>87</v>
+      </c>
+      <c r="B41" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="42" spans="1:2">
       <c r="A42" t="s">
-        <v>27</v>
+        <v>89</v>
       </c>
       <c r="B42" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="43" spans="1:2">
       <c r="A43" t="s">
-        <v>6</v>
+        <v>27</v>
       </c>
       <c r="B43" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="44" spans="1:2">
       <c r="A44" t="s">
         <v>6</v>
       </c>
       <c r="B44" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="45" spans="1:2">
       <c r="A45" t="s">
         <v>6</v>
       </c>
       <c r="B45" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="46" spans="1:2">
       <c r="A46" t="s">
         <v>6</v>
       </c>
       <c r="B46" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="47" spans="1:2">
+      <c r="A47" t="s">
+        <v>6</v>
+      </c>
       <c r="B47" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="48" spans="1:2">
-      <c r="A48" t="s">
+      <c r="B48" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="49" spans="1:2">
       <c r="A49" t="s">
-        <v>6</v>
+        <v>97</v>
       </c>
       <c r="B49" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="50" spans="1:2">
       <c r="A50" t="s">
-        <v>66</v>
+        <v>6</v>
       </c>
       <c r="B50" t="s">
         <v>99</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>