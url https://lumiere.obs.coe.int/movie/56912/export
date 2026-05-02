--- v1 (2026-01-21)
+++ v2 (2026-05-02)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Le rouge et le noir</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Claude Autant-Lara</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>IT, FR</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0047432/</t>
+    <t>https://www.imdb.com/title/tt0047432</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0006-9814-0000-3-0000-0000-S</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/5C5B-28EB-9E4B-CD7C-52C7-X</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/15322</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q1304008</t>
   </si>
@@ -103,147 +103,147 @@
   <si>
     <t>Release date</t>
   </si>
   <si>
     <t>Total since 2014</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>Gaumont</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>CA,FR</t>
+  </si>
+  <si>
+    <t>Kizil ile kara</t>
+  </si>
+  <si>
+    <t>BE</t>
+  </si>
+  <si>
+    <t>Rood en zwart</t>
+  </si>
+  <si>
+    <t>BG</t>
+  </si>
+  <si>
+    <t>Червено И черно</t>
+  </si>
+  <si>
+    <t>BR</t>
+  </si>
+  <si>
+    <t>O Vermelho e o Negro</t>
+  </si>
+  <si>
+    <t>CZ</t>
+  </si>
+  <si>
+    <t>Cervený a cerný</t>
+  </si>
+  <si>
+    <t>ES</t>
+  </si>
+  <si>
+    <t>Roig i negre</t>
+  </si>
+  <si>
+    <t>El rojo y el negro</t>
+  </si>
+  <si>
+    <t>FI</t>
+  </si>
+  <si>
+    <t>Punaista ja mustaa</t>
+  </si>
+  <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>To kokkino kai to mavro</t>
+  </si>
+  <si>
+    <t>HU</t>
+  </si>
+  <si>
+    <t>Vörös és fekete</t>
+  </si>
+  <si>
+    <t>IT</t>
+  </si>
+  <si>
+    <t>L'uomo e il diavolo</t>
+  </si>
+  <si>
+    <t>JP</t>
+  </si>
+  <si>
+    <t>赤と黒（1954）</t>
+  </si>
+  <si>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>Czerwone i czarne</t>
+  </si>
+  <si>
+    <t>PT</t>
+  </si>
+  <si>
+    <t>Vermelho e Negro</t>
+  </si>
+  <si>
+    <t>SE</t>
+  </si>
+  <si>
+    <t>Rött och svart</t>
+  </si>
+  <si>
+    <t>TR</t>
+  </si>
+  <si>
+    <t>Kızıl ile kara</t>
+  </si>
+  <si>
     <t>US</t>
   </si>
   <si>
     <t>Rouge et noir</t>
-  </si>
-[...91 lines deleted...]
-    <t>Kızıl ile kara</t>
   </si>
   <si>
     <t>Scarlet and Black</t>
   </si>
   <si>
     <t>Красное и черное</t>
   </si>
   <si>
     <t>Rot und Schwarz</t>
   </si>
   <si>
     <t>GB,US</t>
   </si>
   <si>
     <t>The Red and the Black</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
@@ -575,51 +575,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0047432/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0006-9814-0000-3-0000-0000-S" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/5C5B-28EB-9E4B-CD7C-52C7-X" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/15322" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1304008" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/le-rouge-et-le-noir" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0047432" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0006-9814-0000-3-0000-0000-S" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/5C5B-28EB-9E4B-CD7C-52C7-X" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/15322" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1304008" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/le-rouge-et-le-noir" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -796,109 +796,109 @@
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B23"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="21.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="B3" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="3" spans="1:2">
-      <c r="A3" t="s">
+    <row r="4" spans="1:2">
+      <c r="A4" t="s">
         <v>31</v>
       </c>
-      <c r="B3" t="s">
-[...3 lines deleted...]
-    <row r="4" spans="1:2">
       <c r="B4" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>35</v>
       </c>
       <c r="B6" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>37</v>
       </c>
       <c r="B7" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>39</v>
       </c>
       <c r="B8" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B9" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B10" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
         <v>44</v>
       </c>
       <c r="B11" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
         <v>46</v>
       </c>
       <c r="B12" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
         <v>48</v>
       </c>