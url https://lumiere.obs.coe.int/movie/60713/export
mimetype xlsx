--- v0 (2025-12-02)
+++ v1 (2026-04-24)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>X+Y</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Morgan Matthews</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt3149038/</t>
+    <t>https://www.imdb.com/title/tt3149038</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0004-0FF9-0000-Z-0000-0000-6</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/3FFF-CFFB-DD5C-A513-3969-D</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/142483</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q18134529</t>
   </si>
@@ -551,51 +551,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt3149038/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-0FF9-0000-Z-0000-0000-6" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/3FFF-CFFB-DD5C-A513-3969-D" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/142483" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q18134529" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/uk/movie/x-y" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt3149038" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-0FF9-0000-Z-0000-0000-6" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/3FFF-CFFB-DD5C-A513-3969-D" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/142483" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q18134529" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/uk/movie/x-y" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -722,57 +722,57 @@
       </c>
       <c r="H1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>28</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2">
         <v>42235</v>
       </c>
       <c r="D2" s="3">
-        <v>6580</v>
+        <v>5675</v>
       </c>
       <c r="E2" s="3">
         <v>4673</v>
       </c>
       <c r="F2" s="3">
-        <v>1409</v>
+        <v>504</v>
       </c>
       <c r="G2" s="3">
         <v>207</v>
       </c>
       <c r="H2" s="3">
         <v>109</v>
       </c>
       <c r="I2" s="3"/>
       <c r="J2" s="3">
         <v>125</v>
       </c>
       <c r="K2" s="3">
         <v>57</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3" t="s">
         <v>33</v>
       </c>
       <c r="C3">
         <v>42124</v>
       </c>
@@ -951,86 +951,86 @@
       </c>
       <c r="B10" t="s">
         <v>44</v>
       </c>
       <c r="C10">
         <v>42074</v>
       </c>
       <c r="D10" s="3">
         <v>3929</v>
       </c>
       <c r="E10" s="3">
         <v>3929</v>
       </c>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
       <c r="J10" s="3"/>
       <c r="K10" s="3"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
         <v>45</v>
       </c>
       <c r="D11" s="3">
-        <v>149431</v>
+        <v>148526</v>
       </c>
       <c r="E11" s="3">
         <v>128987</v>
       </c>
       <c r="F11" s="3">
-        <v>11438</v>
+        <v>10533</v>
       </c>
       <c r="G11" s="3">
         <v>1494</v>
       </c>
       <c r="H11" s="3">
         <v>6005</v>
       </c>
       <c r="I11" s="3">
         <v>1325</v>
       </c>
       <c r="J11" s="3">
         <v>125</v>
       </c>
       <c r="K11" s="3">
         <v>57</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
         <v>46</v>
       </c>
       <c r="D12" s="3">
-        <v>154012</v>
+        <v>153107</v>
       </c>
       <c r="E12" s="3">
         <v>133537</v>
       </c>
       <c r="F12" s="3">
-        <v>11469</v>
+        <v>10564</v>
       </c>
       <c r="G12" s="3">
         <v>1494</v>
       </c>
       <c r="H12" s="3">
         <v>6005</v>
       </c>
       <c r="I12" s="3">
         <v>1325</v>
       </c>
       <c r="J12" s="3">
         <v>125</v>
       </c>
       <c r="K12" s="3">
         <v>57</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>