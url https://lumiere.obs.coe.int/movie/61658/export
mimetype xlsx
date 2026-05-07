--- v0 (2025-12-07)
+++ v1 (2026-05-07)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>The Naked Gun 2½: The Smell of Fear</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>David Zucker</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0102510/</t>
+    <t>https://www.imdb.com/title/tt0102510</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0002-722A-0000-4-0000-0000-P</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/33E4-8146-E514-102B-5704-T</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/77215</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q502979</t>
   </si>
@@ -223,171 +223,171 @@
   <si>
     <t>Palja relvaga 2</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Agárralo como puedas 2 1/2: El aroma del miedo</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Den nakna pistolen 2½</t>
   </si>
   <si>
     <t>Alaston ase 2½</t>
   </si>
   <si>
     <t>Mies ja alaston ase 2 1/2</t>
   </si>
   <si>
     <t>Mies ja alaston ase 2½</t>
   </si>
   <si>
+    <t>HR</t>
+  </si>
+  <si>
+    <t>Goli pištolj 2</t>
+  </si>
+  <si>
+    <t>HU</t>
+  </si>
+  <si>
+    <t>Csupasz pisztoly 2 1/2</t>
+  </si>
+  <si>
+    <t>IS</t>
+  </si>
+  <si>
+    <t>Beint á ská 2½ - Lyktin af óttanum</t>
+  </si>
+  <si>
+    <t>IT</t>
+  </si>
+  <si>
+    <t>Una pallottola spuntata 2½ - L'odore della paura</t>
+  </si>
+  <si>
+    <t>JP</t>
+  </si>
+  <si>
+    <t>裸の銃を持つ男 PART2 1/2</t>
+  </si>
+  <si>
+    <t>LT</t>
+  </si>
+  <si>
+    <t>Nuogas ginklas 2½. Baimes kvapas</t>
+  </si>
+  <si>
+    <t>MX</t>
+  </si>
+  <si>
+    <t>¿Y dónde está el policía? 2 1/2</t>
+  </si>
+  <si>
+    <t>HK</t>
+  </si>
+  <si>
+    <t>白頭神探: 再顯神威</t>
+  </si>
+  <si>
+    <t>NO</t>
+  </si>
+  <si>
+    <t>Mannen med den nakne pistol 2½ - Lukten av frykt</t>
+  </si>
+  <si>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>Naga broń 2½: Kto obroni prezydenta?</t>
+  </si>
+  <si>
+    <t>PT</t>
+  </si>
+  <si>
+    <t>Aonde É Que Pára a Polícia? Parte 2 1/2: O Aroma do Medo</t>
+  </si>
+  <si>
+    <t>RO</t>
+  </si>
+  <si>
+    <t>Un poliţist cu explozie întârziată 2 1/2</t>
+  </si>
+  <si>
+    <t>RS</t>
+  </si>
+  <si>
+    <t>Голи пиштољ 2</t>
+  </si>
+  <si>
+    <t>SE</t>
+  </si>
+  <si>
+    <t>Den nakna pistolen 2 ½ - Doften av rädsla</t>
+  </si>
+  <si>
+    <t>SI</t>
+  </si>
+  <si>
+    <t>Gola pistola 2 1/2</t>
+  </si>
+  <si>
+    <t>TR</t>
+  </si>
+  <si>
+    <t>Çıplak Silah 2½: Korkunun Kokusu</t>
+  </si>
+  <si>
+    <t>Голый пистолет 2 1/2: Запах страха</t>
+  </si>
+  <si>
+    <t>Голий пістолет 2 1/2</t>
+  </si>
+  <si>
+    <t>The Naked Gun 2 1/2: The Smell of Fear</t>
+  </si>
+  <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>Trelles sfaires 2½</t>
+  </si>
+  <si>
+    <t>Τρελές σφαίρες 2½</t>
+  </si>
+  <si>
+    <t>Голий пістолет 2 1/2. Запах страху</t>
+  </si>
+  <si>
     <t>FR</t>
   </si>
   <si>
     <t>Y a-t-il un flic pour sauver le président ?</t>
-  </si>
-[...115 lines deleted...]
-    <t>Голий пістолет 2 1/2. Запах страху</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -704,51 +704,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0102510/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-722A-0000-4-0000-0000-P" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/33E4-8146-E514-102B-5704-T" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/77215" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q502979" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/the-naked-gun-21-2-the-smell-of-fear" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0102510" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-722A-0000-4-0000-0000-P" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/33E4-8146-E514-102B-5704-T" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/77215" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q502979" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/the-naked-gun-21-2-the-smell-of-fear" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="69.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1260,97 +1260,97 @@
     <row r="41" spans="1:2">
       <c r="A41" t="s">
         <v>95</v>
       </c>
       <c r="B41" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="42" spans="1:2">
       <c r="A42" t="s">
         <v>97</v>
       </c>
       <c r="B42" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="43" spans="1:2">
       <c r="A43" t="s">
         <v>99</v>
       </c>
       <c r="B43" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="44" spans="1:2">
-      <c r="A44" t="s">
+      <c r="B44" t="s">
         <v>101</v>
       </c>
-      <c r="B44" t="s">
+    </row>
+    <row r="45" spans="1:2">
+      <c r="A45" t="s">
+        <v>41</v>
+      </c>
+      <c r="B45" t="s">
         <v>102</v>
-      </c>
-[...3 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="46" spans="1:2">
       <c r="A46" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="B46" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="47" spans="1:2">
       <c r="A47" t="s">
-        <v>6</v>
+        <v>104</v>
       </c>
       <c r="B47" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="48" spans="1:2">
       <c r="A48" t="s">
+        <v>104</v>
+      </c>
+      <c r="B48" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="49" spans="1:2">
       <c r="A49" t="s">
-        <v>106</v>
+        <v>41</v>
       </c>
       <c r="B49" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="50" spans="1:2">
       <c r="A50" t="s">
-        <v>41</v>
+        <v>108</v>
       </c>
       <c r="B50" t="s">
         <v>109</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>