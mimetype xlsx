--- v0 (2025-12-08)
+++ v1 (2026-04-10)
@@ -14,77 +14,77 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="1" r:id="rId1"/>
     <sheet name="Admissions" sheetId="2" r:id="rId2"/>
     <sheet name="Titles" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="76">
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>L'emmerdeur</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Édouard Molinaro</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>FR, IT</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0072934/</t>
+    <t>https://www.imdb.com/title/tt0072934</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0000-3868-0000-J-0000-0000-H</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/A7C2-1AEC-6594-E81E-9F4F-X</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/41017</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q998396</t>
   </si>
@@ -151,144 +151,141 @@
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Fuja Enquanto é Tempo</t>
   </si>
   <si>
     <t>DK</t>
   </si>
   <si>
     <t>Morderen vil ikke forstyrres</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>El embrollón</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Kiusanhenki</t>
   </si>
   <si>
+    <t>O kakos belas</t>
+  </si>
+  <si>
+    <t>HR,RS</t>
+  </si>
+  <si>
+    <t>Prava napast</t>
+  </si>
+  <si>
+    <t>HU</t>
+  </si>
+  <si>
+    <t>A bajkeverő</t>
+  </si>
+  <si>
+    <t>IT</t>
+  </si>
+  <si>
+    <t>Il rompiballe</t>
+  </si>
+  <si>
+    <t>NO</t>
+  </si>
+  <si>
+    <t>Uflaks til gangs</t>
+  </si>
+  <si>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>Natręt</t>
+  </si>
+  <si>
+    <t>PT</t>
+  </si>
+  <si>
+    <t>O chato</t>
+  </si>
+  <si>
     <t>GB</t>
   </si>
   <si>
     <t>A Pain in the Ass</t>
   </si>
   <si>
-    <t>O kakos belas</t>
-[...37 lines deleted...]
-  <si>
     <t>SI</t>
   </si>
   <si>
     <t>Prava zgaga</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Baş belası</t>
   </si>
   <si>
+    <t>VE</t>
+  </si>
+  <si>
+    <t>Embrollón</t>
+  </si>
+  <si>
+    <t>Зануда</t>
+  </si>
+  <si>
+    <t>Die Filzlaus</t>
+  </si>
+  <si>
+    <t>Die Klette</t>
+  </si>
+  <si>
+    <t>HK</t>
+  </si>
+  <si>
+    <t>The Fun Maker</t>
+  </si>
+  <si>
+    <t>JP</t>
+  </si>
+  <si>
+    <t>殺し屋とセールスマン</t>
+  </si>
+  <si>
     <t>US</t>
   </si>
   <si>
     <t>A Pain in the A__</t>
   </si>
   <si>
-    <t>VE</t>
-[...10 lines deleted...]
-  <si>
     <t>A Pain in the A...</t>
-  </si>
-[...16 lines deleted...]
-    <t>殺し屋とセールスマン</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -605,51 +602,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0072934/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-3868-0000-J-0000-0000-H" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/A7C2-1AEC-6594-E81E-9F4F-X" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/41017" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q998396" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/a-pain-in-the-ass" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0072934" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-3868-0000-J-0000-0000-H" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/A7C2-1AEC-6594-E81E-9F4F-X" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/41017" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q998396" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/a-pain-in-the-ass" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -819,51 +816,51 @@
       <c r="F4" s="3">
         <v>338</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="D5" s="3">
         <v>600</v>
       </c>
       <c r="E5" s="3">
         <v>262</v>
       </c>
       <c r="F5" s="3">
         <v>338</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:B29"/>
+  <dimension ref="A1:B28"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="25.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>31</v>
       </c>
       <c r="B2" t="s">
         <v>1</v>
       </c>
     </row>
@@ -902,59 +899,59 @@
       <c r="A8" t="s">
         <v>39</v>
       </c>
       <c r="B8" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>41</v>
       </c>
       <c r="B9" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>43</v>
       </c>
       <c r="B10" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
+        <v>27</v>
+      </c>
+      <c r="B11" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="B12" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
         <v>48</v>
       </c>
       <c r="B13" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
         <v>50</v>
       </c>
       <c r="B14" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
         <v>52</v>
       </c>
@@ -989,96 +986,91 @@
     <row r="19" spans="1:2">
       <c r="A19" t="s">
         <v>60</v>
       </c>
       <c r="B19" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
         <v>62</v>
       </c>
       <c r="B20" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
         <v>64</v>
       </c>
       <c r="B21" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="22" spans="1:2">
-      <c r="A22" t="s">
+      <c r="B22" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="B23" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="B24" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="A25" t="s">
         <v>69</v>
       </c>
-    </row>
-    <row r="25" spans="1:2">
       <c r="B25" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="26" spans="1:2">
+      <c r="A26" t="s">
+        <v>71</v>
+      </c>
       <c r="B26" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="27" spans="1:2">
+      <c r="A27" t="s">
+        <v>73</v>
+      </c>
       <c r="B27" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
     </row>
     <row r="28" spans="1:2">
-      <c r="A28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B28" t="s">
-        <v>74</v>
-[...3 lines deleted...]
-      <c r="A29" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>