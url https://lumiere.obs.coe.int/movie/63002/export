--- v0 (2025-12-05)
+++ v1 (2026-04-27)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Born on the Fourth of July</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Oliver Stone</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0096969/</t>
+    <t>https://www.imdb.com/title/tt0096969</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0000-1371-0000-0-0000-0000-3</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/49D0-3F3C-1CF5-0300-341D-X</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/72873</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q471159</t>
   </si>
@@ -190,165 +190,165 @@
   <si>
     <t>Narozen 4. července</t>
   </si>
   <si>
     <t>DK</t>
   </si>
   <si>
     <t>Født den 4. juli</t>
   </si>
   <si>
     <t>EE</t>
   </si>
   <si>
     <t>Sündinud neljandal juulil</t>
   </si>
   <si>
     <t>Nascut el 4 de juliol</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Född fjärde juli</t>
   </si>
   <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>Gennimenos tin 4i Iouliou</t>
+  </si>
+  <si>
+    <t>HR</t>
+  </si>
+  <si>
+    <t>Rođen 4. srpnja</t>
+  </si>
+  <si>
+    <t>HU</t>
+  </si>
+  <si>
+    <t>Született július 4-én</t>
+  </si>
+  <si>
+    <t>Született július negyedikén</t>
+  </si>
+  <si>
+    <t>IT</t>
+  </si>
+  <si>
+    <t>Nato il quattro luglio</t>
+  </si>
+  <si>
+    <t>JP</t>
+  </si>
+  <si>
+    <t>7月4日に生まれて</t>
+  </si>
+  <si>
+    <t>LT</t>
+  </si>
+  <si>
+    <t>Gimęs liepos 4-ąją</t>
+  </si>
+  <si>
+    <t>NO</t>
+  </si>
+  <si>
+    <t>Født 4. juli</t>
+  </si>
+  <si>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>Urodzony 4 lipca</t>
+  </si>
+  <si>
+    <t>PT</t>
+  </si>
+  <si>
+    <t>Nascido a 4 de Julho</t>
+  </si>
+  <si>
+    <t>Născut pe 4 iulie</t>
+  </si>
+  <si>
+    <t>Nascut pe patru iulie</t>
+  </si>
+  <si>
+    <t>Рођен четвртог јула</t>
+  </si>
+  <si>
+    <t>SE</t>
+  </si>
+  <si>
+    <t>Född den fjärde juli</t>
+  </si>
+  <si>
+    <t>SI</t>
+  </si>
+  <si>
+    <t>Rojen četrtega julija</t>
+  </si>
+  <si>
+    <t>SK</t>
+  </si>
+  <si>
+    <t>Narodený 4. júla</t>
+  </si>
+  <si>
+    <t>TR</t>
+  </si>
+  <si>
+    <t>Doğum Günü Dört Temmuz</t>
+  </si>
+  <si>
+    <t>UA</t>
+  </si>
+  <si>
+    <t>Народжений четвертого липня</t>
+  </si>
+  <si>
+    <t>VE</t>
+  </si>
+  <si>
+    <t>Nacido el 4 de julio</t>
+  </si>
+  <si>
+    <t>SU</t>
+  </si>
+  <si>
+    <t>Рожденный четвертого июля</t>
+  </si>
+  <si>
     <t>FR</t>
   </si>
   <si>
     <t>Né un quatre juillet</t>
   </si>
   <si>
-    <t>GR</t>
-[...100 lines deleted...]
-  <si>
     <t>Γεννημένος την 4η Ιουλίου</t>
-  </si>
-[...4 lines deleted...]
-    <t>Рожденный четвертого июля</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -665,51 +665,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0096969/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-1371-0000-0-0000-0000-3" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/49D0-3F3C-1CF5-0300-341D-X" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/72873" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q471159" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/born-on-the-fourth-of-july" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0096969" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-1371-0000-0-0000-0000-3" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/49D0-3F3C-1CF5-0300-341D-X" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/72873" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q471159" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/born-on-the-fourth-of-july" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1059,131 +1059,131 @@
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
         <v>60</v>
       </c>
       <c r="B17" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
         <v>62</v>
       </c>
       <c r="B18" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
+        <v>62</v>
+      </c>
+      <c r="B19" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B20" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
         <v>67</v>
       </c>
       <c r="B21" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
         <v>69</v>
       </c>
       <c r="B22" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
         <v>71</v>
       </c>
       <c r="B23" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
         <v>73</v>
       </c>
       <c r="B24" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
         <v>75</v>
       </c>
       <c r="B25" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
+        <v>30</v>
+      </c>
+      <c r="B26" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
         <v>30</v>
       </c>
       <c r="B27" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="B28" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
-        <v>37</v>
+        <v>80</v>
       </c>
       <c r="B29" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
         <v>82</v>
       </c>
       <c r="B30" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
         <v>84</v>
       </c>
       <c r="B31" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
         <v>86</v>
       </c>
@@ -1195,59 +1195,59 @@
       <c r="A33" t="s">
         <v>88</v>
       </c>
       <c r="B33" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" t="s">
         <v>90</v>
       </c>
       <c r="B34" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" t="s">
         <v>92</v>
       </c>
       <c r="B35" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="B36" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="37" spans="1:2">
       <c r="A37" t="s">
-        <v>95</v>
+        <v>58</v>
       </c>
       <c r="B37" t="s">
         <v>96</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>