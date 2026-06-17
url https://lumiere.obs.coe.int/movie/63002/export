--- v1 (2026-04-27)
+++ v2 (2026-06-17)
@@ -133,50 +133,56 @@
   <si>
     <t>Ixtlan Corporation</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>AU,CA,GB,KR,NL,US</t>
   </si>
   <si>
     <t>Dogum günü 4 temmuz</t>
   </si>
   <si>
     <t>Gimes liepos 4-aja</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Rođen četvrtog jula</t>
   </si>
   <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>Γεννημένος την 4η Ιουλίου</t>
+  </si>
+  <si>
     <t>AR,ES,MX</t>
   </si>
   <si>
     <t>Nacido el cuatro de julio</t>
   </si>
   <si>
     <t>AT,DE</t>
   </si>
   <si>
     <t>Geboren am 4. Juli</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Роден на четвърти юли</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Nascido em 4 de Julho</t>
   </si>
   <si>
     <t>CA,FR</t>
@@ -190,53 +196,50 @@
   <si>
     <t>Narozen 4. července</t>
   </si>
   <si>
     <t>DK</t>
   </si>
   <si>
     <t>Født den 4. juli</t>
   </si>
   <si>
     <t>EE</t>
   </si>
   <si>
     <t>Sündinud neljandal juulil</t>
   </si>
   <si>
     <t>Nascut el 4 de juliol</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Född fjärde juli</t>
   </si>
   <si>
-    <t>GR</t>
-[...1 lines deleted...]
-  <si>
     <t>Gennimenos tin 4i Iouliou</t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
     <t>Rođen 4. srpnja</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>Született július 4-én</t>
   </si>
   <si>
     <t>Született július negyedikén</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>Nato il quattro luglio</t>
   </si>
   <si>
     <t>JP</t>
@@ -302,53 +305,50 @@
     <t>Doğum Günü Dört Temmuz</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Народжений четвертого липня</t>
   </si>
   <si>
     <t>VE</t>
   </si>
   <si>
     <t>Nacido el 4 de julio</t>
   </si>
   <si>
     <t>SU</t>
   </si>
   <si>
     <t>Рожденный четвертого июля</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>Né un quatre juillet</t>
-  </si>
-[...1 lines deleted...]
-    <t>Γεννημένος την 4η Ιουλίου</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1019,235 +1019,235 @@
       <c r="A11" t="s">
         <v>49</v>
       </c>
       <c r="B11" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
         <v>51</v>
       </c>
       <c r="B12" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
         <v>53</v>
       </c>
       <c r="B13" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>27</v>
+        <v>55</v>
       </c>
       <c r="B14" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>56</v>
+        <v>27</v>
       </c>
       <c r="B15" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
+        <v>39</v>
+      </c>
+      <c r="B17" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
+        <v>61</v>
+      </c>
+      <c r="B18" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B19" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
+        <v>63</v>
+      </c>
+      <c r="B20" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
+        <v>66</v>
+      </c>
+      <c r="B21" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
+        <v>68</v>
+      </c>
+      <c r="B22" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
+        <v>70</v>
+      </c>
+      <c r="B23" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
+        <v>72</v>
+      </c>
+      <c r="B24" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
+        <v>74</v>
+      </c>
+      <c r="B25" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>30</v>
+        <v>76</v>
       </c>
       <c r="B26" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
         <v>30</v>
       </c>
       <c r="B27" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="B28" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
+        <v>37</v>
+      </c>
+      <c r="B29" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
+        <v>81</v>
+      </c>
+      <c r="B30" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
+        <v>83</v>
+      </c>
+      <c r="B31" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
+        <v>85</v>
+      </c>
+      <c r="B32" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
+        <v>87</v>
+      </c>
+      <c r="B33" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" t="s">
+        <v>89</v>
+      </c>
+      <c r="B34" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" t="s">
+        <v>91</v>
+      </c>
+      <c r="B35" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" t="s">
+        <v>93</v>
+      </c>
+      <c r="B36" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="37" spans="1:2">
       <c r="A37" t="s">
-        <v>58</v>
+        <v>95</v>
       </c>
       <c r="B37" t="s">
         <v>96</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>