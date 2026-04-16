--- v1 (2025-12-14)
+++ v2 (2026-04-16)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>La tête haute</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Emmanuelle Bercot</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt3791302/</t>
+    <t>https://www.imdb.com/title/tt3791302</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0004-2434-0000-L-0000-0000-B</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/A21C-D3BB-CE98-060A-D86A-2</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/131153</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q17632280</t>
   </si>
@@ -265,81 +265,81 @@
   <si>
     <t>CO,MX</t>
   </si>
   <si>
     <t>Con la frente en alto</t>
   </si>
   <si>
     <t>Hlavu vzhůru!</t>
   </si>
   <si>
     <t>La cabeza alta</t>
   </si>
   <si>
     <t>La Tête haute</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>Fel a fejjel</t>
   </si>
   <si>
     <t>A testa alta</t>
   </si>
   <si>
+    <t>JP</t>
+  </si>
+  <si>
+    <t>太陽のめざめ</t>
+  </si>
+  <si>
+    <t>Z podniesionym czołem</t>
+  </si>
+  <si>
+    <t>UA</t>
+  </si>
+  <si>
+    <t>Молода кров</t>
+  </si>
+  <si>
+    <t>CN</t>
+  </si>
+  <si>
+    <t>昂首挺胸</t>
+  </si>
+  <si>
+    <t>Με το κεφάλι ψηλά</t>
+  </si>
+  <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Молодая кровь</t>
+  </si>
+  <si>
     <t>Στάσου ψηλά</t>
-  </si>
-[...28 lines deleted...]
-    <t>Молодая кровь</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -656,51 +656,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt3791302/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-2434-0000-L-0000-0000-B" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/A21C-D3BB-CE98-060A-D86A-2" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/131153" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q17632280" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/la-tete-haute" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt3791302" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-2434-0000-L-0000-0000-B" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/A21C-D3BB-CE98-060A-D86A-2" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/131153" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q17632280" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/la-tete-haute" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -836,60 +836,60 @@
       </c>
       <c r="K1" s="1" t="s">
         <v>29</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>30</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>31</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>34</v>
       </c>
       <c r="C2">
         <v>42137</v>
       </c>
       <c r="D2" s="3">
-        <v>19684</v>
+        <v>18270</v>
       </c>
       <c r="E2" s="3">
         <v>16017</v>
       </c>
       <c r="F2" s="3">
-        <v>1770</v>
+        <v>1086</v>
       </c>
       <c r="G2" s="3">
-        <v>1560</v>
+        <v>830</v>
       </c>
       <c r="H2" s="3">
         <v>148</v>
       </c>
       <c r="I2" s="3"/>
       <c r="J2" s="3">
         <v>95</v>
       </c>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3">
         <v>94</v>
       </c>
       <c r="N2" s="3"/>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" t="s">
         <v>36</v>
       </c>
       <c r="C3">
         <v>42137</v>
       </c>
@@ -1348,98 +1348,98 @@
       <c r="D18" s="3">
         <v>231</v>
       </c>
       <c r="E18" s="3">
         <v>110</v>
       </c>
       <c r="F18" s="3">
         <v>114</v>
       </c>
       <c r="G18" s="3"/>
       <c r="H18" s="3">
         <v>7</v>
       </c>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
       <c r="L18" s="3"/>
       <c r="M18" s="3"/>
       <c r="N18" s="3"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" t="s">
         <v>62</v>
       </c>
       <c r="D19" s="3">
-        <v>827229</v>
+        <v>825815</v>
       </c>
       <c r="E19" s="3">
         <v>744170</v>
       </c>
       <c r="F19" s="3">
-        <v>28433</v>
+        <v>27749</v>
       </c>
       <c r="G19" s="3">
-        <v>16188</v>
+        <v>15458</v>
       </c>
       <c r="H19" s="3">
         <v>10564</v>
       </c>
       <c r="I19" s="3">
         <v>20090</v>
       </c>
       <c r="J19" s="3">
         <v>4876</v>
       </c>
       <c r="K19" s="3">
         <v>220</v>
       </c>
       <c r="L19" s="3">
         <v>1494</v>
       </c>
       <c r="M19" s="3">
         <v>476</v>
       </c>
       <c r="N19" s="3">
         <v>718</v>
       </c>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
         <v>63</v>
       </c>
       <c r="D20" s="3">
-        <v>839365</v>
+        <v>837951</v>
       </c>
       <c r="E20" s="3">
         <v>756262</v>
       </c>
       <c r="F20" s="3">
-        <v>28433</v>
+        <v>27749</v>
       </c>
       <c r="G20" s="3">
-        <v>16188</v>
+        <v>15458</v>
       </c>
       <c r="H20" s="3">
         <v>10603</v>
       </c>
       <c r="I20" s="3">
         <v>20090</v>
       </c>
       <c r="J20" s="3">
         <v>4881</v>
       </c>
       <c r="K20" s="3">
         <v>220</v>
       </c>
       <c r="L20" s="3">
         <v>1494</v>
       </c>
       <c r="M20" s="3">
         <v>476</v>
       </c>
       <c r="N20" s="3">
         <v>718</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
@@ -1547,99 +1547,99 @@
       <c r="A12" t="s">
         <v>6</v>
       </c>
       <c r="B12" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
         <v>80</v>
       </c>
       <c r="B13" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
         <v>46</v>
       </c>
       <c r="B14" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>44</v>
+        <v>83</v>
       </c>
       <c r="B15" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>84</v>
+        <v>51</v>
       </c>
       <c r="B16" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>51</v>
+        <v>86</v>
       </c>
       <c r="B17" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B18" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>89</v>
+        <v>44</v>
       </c>
       <c r="B19" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>44</v>
+        <v>91</v>
       </c>
       <c r="B20" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="B21" t="s">
         <v>93</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>