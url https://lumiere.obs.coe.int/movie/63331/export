--- v2 (2026-04-16)
+++ v3 (2026-06-05)
@@ -217,50 +217,53 @@
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Fivia</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>BE,CA,CH</t>
   </si>
   <si>
     <t>Glowa do góry</t>
   </si>
   <si>
     <t>Z podniesionym czolem</t>
   </si>
   <si>
+    <t>Στάσου ψηλά</t>
+  </si>
+  <si>
     <t>NO,SE</t>
   </si>
   <si>
     <t>Malony</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>С високо вдигната глава</t>
   </si>
   <si>
     <t>BR,PT</t>
   </si>
   <si>
     <t>De Cabeça Erguida</t>
   </si>
   <si>
     <t>CA,DE,DK,GB,US</t>
   </si>
   <si>
     <t>Standing Tall</t>
   </si>
   <si>
     <t>CO,MX</t>
@@ -293,53 +296,50 @@
     <t>太陽のめざめ</t>
   </si>
   <si>
     <t>Z podniesionym czołem</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Молода кров</t>
   </si>
   <si>
     <t>CN</t>
   </si>
   <si>
     <t>昂首挺胸</t>
   </si>
   <si>
     <t>Με το κεφάλι ψηλά</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Молодая кровь</t>
-  </si>
-[...1 lines deleted...]
-    <t>Στάσου ψηλά</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1467,179 +1467,179 @@
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>64</v>
       </c>
       <c r="B2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="B3" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>51</v>
       </c>
       <c r="B4" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
+        <v>44</v>
+      </c>
+      <c r="B5" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
+        <v>68</v>
+      </c>
+      <c r="B6" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
+        <v>70</v>
+      </c>
+      <c r="B7" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
+        <v>72</v>
+      </c>
+      <c r="B8" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B9" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>37</v>
+        <v>76</v>
       </c>
       <c r="B10" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="B11" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>6</v>
+        <v>41</v>
       </c>
       <c r="B12" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B13" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>46</v>
+        <v>81</v>
       </c>
       <c r="B14" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
+        <v>46</v>
+      </c>
+      <c r="B15" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>51</v>
+        <v>84</v>
       </c>
       <c r="B16" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
+        <v>51</v>
+      </c>
+      <c r="B17" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
+        <v>87</v>
+      </c>
+      <c r="B18" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>44</v>
+        <v>89</v>
       </c>
       <c r="B19" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
+        <v>44</v>
+      </c>
+      <c r="B20" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="B21" t="s">
         <v>93</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>