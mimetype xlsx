--- v0 (2025-11-21)
+++ v1 (2026-04-15)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Marguerite</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Xavier Giannoli</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>FR, CZ, BE</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt4428788/</t>
+    <t>https://www.imdb.com/title/tt4428788</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0004-3A6C-0000-C-0000-0000-1</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/85B5-CC41-2307-703A-0FFE-R</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/140300</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q20647699</t>
   </si>
@@ -665,51 +665,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt4428788/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-3A6C-0000-C-0000-0000-1" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/85B5-CC41-2307-703A-0FFE-R" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/140300" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q20647699" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/marguerite" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt4428788" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-3A6C-0000-C-0000-0000-1" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/85B5-CC41-2307-703A-0FFE-R" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/140300" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q20647699" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/marguerite" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -891,57 +891,57 @@
         <v>199</v>
       </c>
       <c r="E3" s="3"/>
       <c r="F3" s="3">
         <v>199</v>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4">
         <v>42263</v>
       </c>
       <c r="D4" s="3">
-        <v>29125</v>
+        <v>28116</v>
       </c>
       <c r="E4" s="3">
         <v>27712</v>
       </c>
       <c r="F4" s="3">
-        <v>1391</v>
+        <v>382</v>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3">
         <v>22</v>
       </c>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5">
         <v>42370</v>
       </c>
       <c r="D5" s="3">
         <v>465</v>
       </c>
       <c r="E5" s="3">
@@ -1578,92 +1578,92 @@
       </c>
       <c r="D28" s="3">
         <v>1105</v>
       </c>
       <c r="E28" s="3"/>
       <c r="F28" s="3">
         <v>1063</v>
       </c>
       <c r="G28" s="3">
         <v>13</v>
       </c>
       <c r="H28" s="3"/>
       <c r="I28" s="3">
         <v>29</v>
       </c>
       <c r="J28" s="3"/>
       <c r="K28" s="3"/>
       <c r="L28" s="3"/>
       <c r="M28" s="3"/>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
         <v>84</v>
       </c>
       <c r="D29" s="3">
-        <v>1308683</v>
+        <v>1307674</v>
       </c>
       <c r="E29" s="3">
         <v>1132778</v>
       </c>
       <c r="F29" s="3">
-        <v>173404</v>
+        <v>172395</v>
       </c>
       <c r="G29" s="3">
         <v>2152</v>
       </c>
       <c r="H29" s="3">
         <v>38</v>
       </c>
       <c r="I29" s="3">
         <v>59</v>
       </c>
       <c r="J29" s="3">
         <v>22</v>
       </c>
       <c r="K29" s="3">
         <v>6</v>
       </c>
       <c r="L29" s="3">
         <v>102</v>
       </c>
       <c r="M29" s="3">
         <v>122</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
         <v>85</v>
       </c>
       <c r="D30" s="3">
-        <v>1336563</v>
+        <v>1335554</v>
       </c>
       <c r="E30" s="3">
         <v>1159013</v>
       </c>
       <c r="F30" s="3">
-        <v>175043</v>
+        <v>174034</v>
       </c>
       <c r="G30" s="3">
         <v>2152</v>
       </c>
       <c r="H30" s="3">
         <v>38</v>
       </c>
       <c r="I30" s="3">
         <v>65</v>
       </c>
       <c r="J30" s="3">
         <v>22</v>
       </c>
       <c r="K30" s="3">
         <v>6</v>
       </c>
       <c r="L30" s="3">
         <v>102</v>
       </c>
       <c r="M30" s="3">
         <v>122</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>