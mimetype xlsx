--- v1 (2026-04-15)
+++ v2 (2026-06-16)
@@ -274,81 +274,81 @@
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>Folkets Bio</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Fivia</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>ASFK</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>Μαργκερίτ</t>
+  </si>
+  <si>
     <t>Изкуството да пееш фалшиво</t>
   </si>
   <si>
     <t>AR,BR,CA,CL,FI,FR,GB,IT,NL,PT,SI,US</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>偉大なるマルグリット</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Маргарита</t>
   </si>
   <si>
     <t>Madame Marguerite oder Die Kunst der schiefen Töne</t>
   </si>
   <si>
     <t>Madame Marguerite</t>
   </si>
   <si>
     <t>Marguerite - A tökéletlen hang</t>
   </si>
   <si>
     <t>Niesamowita Marguerite</t>
-  </si>
-[...1 lines deleted...]
-    <t>Μαργκερίτ</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1670,115 +1670,115 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="32.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="48.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
-        <v>38</v>
+        <v>56</v>
       </c>
       <c r="B2" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
+        <v>38</v>
+      </c>
+      <c r="B3" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>88</v>
       </c>
       <c r="B4" t="s">
-        <v>89</v>
+        <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
+        <v>89</v>
+      </c>
+      <c r="B5" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>91</v>
       </c>
       <c r="B6" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="B7" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>60</v>
+        <v>48</v>
       </c>
       <c r="B8" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>72</v>
+        <v>60</v>
       </c>
       <c r="B9" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>56</v>
+        <v>72</v>
       </c>
       <c r="B10" t="s">
         <v>96</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>