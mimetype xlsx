--- v1 (2025-12-16)
+++ v2 (2026-04-14)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>En mai, fais ce qu'il te plaît</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Christian Carion</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt2296747/</t>
+    <t>https://www.imdb.com/title/tt2296747</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0004-0EC4-0000-J-0000-0000-H</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/A07E-1B52-6188-645F-8080-Y</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/139682</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q20715660</t>
   </si>
@@ -130,72 +130,72 @@
   <si>
     <t>CH</t>
   </si>
   <si>
     <t>Pathé</t>
   </si>
   <si>
     <t>DK</t>
   </si>
   <si>
     <t>41Shadows</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Golem Distribucion</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>BE,DE,FR</t>
+  </si>
+  <si>
+    <t>TR</t>
+  </si>
+  <si>
+    <t>Mayisin Sevgili Çiçekleri</t>
+  </si>
+  <si>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>W maju niech sie dzieje, co chce</t>
+  </si>
+  <si>
+    <t>BR</t>
+  </si>
+  <si>
+    <t>Viva a França!</t>
+  </si>
+  <si>
     <t>Dengang i maj</t>
-  </si>
-[...19 lines deleted...]
-    <t>Viva a França!</t>
   </si>
   <si>
     <t>Mayo de 1940</t>
   </si>
   <si>
     <t>GB,SG,US</t>
   </si>
   <si>
     <t>Come What May</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>Aminek jönnie kell</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>Accada quel che accada</t>
   </si>
   <si>
     <t>JP</t>
   </si>
@@ -584,51 +584,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt2296747/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-0EC4-0000-J-0000-0000-H" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/A07E-1B52-6188-645F-8080-Y" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/139682" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q20715660" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/en-mai-fais-ce-quil-te-plait" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt2296747" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-0EC4-0000-J-0000-0000-H" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/A07E-1B52-6188-645F-8080-Y" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/139682" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q20715660" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/en-mai-fais-ce-quil-te-plait" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -749,57 +749,57 @@
       </c>
       <c r="F1" s="1" t="s">
         <v>24</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2">
         <v>42312</v>
       </c>
       <c r="D2" s="3">
-        <v>4307</v>
+        <v>3557</v>
       </c>
       <c r="E2" s="3">
         <v>3507</v>
       </c>
       <c r="F2" s="3">
-        <v>800</v>
+        <v>50</v>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3">
         <v>42312</v>
       </c>
       <c r="D3" s="3">
         <v>78</v>
       </c>
       <c r="E3" s="3">
         <v>71</v>
       </c>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3">
@@ -860,151 +860,151 @@
       <c r="C6">
         <v>42312</v>
       </c>
       <c r="D6" s="3">
         <v>228778</v>
       </c>
       <c r="E6" s="3">
         <v>219599</v>
       </c>
       <c r="F6" s="3">
         <v>8464</v>
       </c>
       <c r="G6" s="3">
         <v>366</v>
       </c>
       <c r="H6" s="3">
         <v>349</v>
       </c>
       <c r="I6" s="3"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>36</v>
       </c>
       <c r="D7" s="3">
-        <v>276588</v>
+        <v>275838</v>
       </c>
       <c r="E7" s="3">
         <v>223106</v>
       </c>
       <c r="F7" s="3">
-        <v>50301</v>
+        <v>49551</v>
       </c>
       <c r="G7" s="3">
         <v>2832</v>
       </c>
       <c r="H7" s="3">
         <v>349</v>
       </c>
       <c r="I7" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>37</v>
       </c>
       <c r="D8" s="3">
-        <v>276666</v>
+        <v>275916</v>
       </c>
       <c r="E8" s="3">
         <v>223177</v>
       </c>
       <c r="F8" s="3">
-        <v>50301</v>
+        <v>49551</v>
       </c>
       <c r="G8" s="3">
         <v>2832</v>
       </c>
       <c r="H8" s="3">
         <v>349</v>
       </c>
       <c r="I8" s="3">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="B2" t="s">
-        <v>38</v>
+        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
         <v>39</v>
       </c>
       <c r="B3" t="s">
-        <v>1</v>
+        <v>40</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="B6" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>34</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>47</v>
       </c>
       <c r="B8" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>49</v>
       </c>
@@ -1016,83 +1016,83 @@
       <c r="A10" t="s">
         <v>51</v>
       </c>
       <c r="B10" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
         <v>53</v>
       </c>
       <c r="B11" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
         <v>55</v>
       </c>
       <c r="B12" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B13" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
         <v>58</v>
       </c>
       <c r="B14" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
         <v>60</v>
       </c>
       <c r="B15" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
         <v>62</v>
       </c>
       <c r="B16" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B17" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="B18" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
         <v>66</v>
       </c>
       <c r="B19" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
         <v>68</v>
       </c>
       <c r="B20" t="s">
         <v>69</v>
       </c>