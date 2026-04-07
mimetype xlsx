--- v0 (2025-12-21)
+++ v1 (2026-04-07)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Fúsi</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Dagur Kári Petursson</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>IS, DK</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt2611652/</t>
+    <t>https://www.imdb.com/title/tt2611652</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0004-3CC0-0000-F-0000-0000-T</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/CB0A-EC84-C6EE-76A0-07C5-N</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/143957</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q20648388</t>
   </si>
@@ -283,93 +283,93 @@
   <si>
     <t>CA,CZ,GB,IS,PL</t>
   </si>
   <si>
     <t>AT,DE,DK,IT,NO,US</t>
   </si>
   <si>
     <t>Virgin Mountain</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Планината на девствеността</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Desajustados</t>
   </si>
   <si>
     <t>Corazón gigante</t>
   </si>
   <si>
+    <t>JP</t>
+  </si>
+  <si>
+    <t>好きにならずにいられない</t>
+  </si>
+  <si>
+    <t>Fusis</t>
+  </si>
+  <si>
+    <t>Historien om den sjenerte giganten</t>
+  </si>
+  <si>
+    <t>O Grande Fusí</t>
+  </si>
+  <si>
+    <t>Un munte de virginitate</t>
+  </si>
+  <si>
+    <t>RS</t>
+  </si>
+  <si>
+    <t>Devičanske planine</t>
+  </si>
+  <si>
+    <t>En väldig vänskap</t>
+  </si>
+  <si>
+    <t>TR</t>
+  </si>
+  <si>
+    <t>Bâkir Dev</t>
+  </si>
+  <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Гора девственности</t>
+  </si>
+  <si>
+    <t>Rocketman</t>
+  </si>
+  <si>
     <t>L'histoire du géant timide</t>
-  </si>
-[...40 lines deleted...]
-    <t>Rocketman</t>
   </si>
   <si>
     <t>Καρδιά βουνό</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -689,51 +689,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt2611652/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-3CC0-0000-F-0000-0000-T" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/CB0A-EC84-C6EE-76A0-07C5-N" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/143957" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q20648388" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/lhistoire-du-geant-timide" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt2611652" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-3CC0-0000-F-0000-0000-T" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/CB0A-EC84-C6EE-76A0-07C5-N" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/143957" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q20648388" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/lhistoire-du-geant-timide" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -924,57 +924,57 @@
       </c>
       <c r="E3" s="3">
         <v>67</v>
       </c>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" t="s">
         <v>38</v>
       </c>
       <c r="C4">
         <v>42368</v>
       </c>
       <c r="D4" s="3">
-        <v>1268</v>
+        <v>464</v>
       </c>
       <c r="E4" s="3">
         <v>398</v>
       </c>
       <c r="F4" s="3">
-        <v>870</v>
+        <v>66</v>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
       <c r="N4" s="3"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5">
         <v>42418</v>
       </c>
       <c r="D5" s="3">
         <v>4132</v>
       </c>
       <c r="E5" s="3"/>
       <c r="F5" s="3">
@@ -1578,95 +1578,95 @@
       </c>
       <c r="G25" s="3">
         <v>20</v>
       </c>
       <c r="H25" s="3">
         <v>145</v>
       </c>
       <c r="I25" s="3"/>
       <c r="J25" s="3">
         <v>9</v>
       </c>
       <c r="K25" s="3">
         <v>24</v>
       </c>
       <c r="L25" s="3">
         <v>46</v>
       </c>
       <c r="M25" s="3"/>
       <c r="N25" s="3"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
         <v>79</v>
       </c>
       <c r="D26" s="3">
-        <v>245974</v>
+        <v>245170</v>
       </c>
       <c r="E26" s="3">
         <v>38010</v>
       </c>
       <c r="F26" s="3">
-        <v>187663</v>
+        <v>186859</v>
       </c>
       <c r="G26" s="3">
         <v>18231</v>
       </c>
       <c r="H26" s="3">
         <v>1499</v>
       </c>
       <c r="I26" s="3">
         <v>247</v>
       </c>
       <c r="J26" s="3">
         <v>39</v>
       </c>
       <c r="K26" s="3">
         <v>24</v>
       </c>
       <c r="L26" s="3">
         <v>101</v>
       </c>
       <c r="M26" s="3">
         <v>151</v>
       </c>
       <c r="N26" s="3">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
         <v>80</v>
       </c>
       <c r="D27" s="3">
-        <v>268073</v>
+        <v>267269</v>
       </c>
       <c r="E27" s="3">
         <v>51160</v>
       </c>
       <c r="F27" s="3">
-        <v>196129</v>
+        <v>195325</v>
       </c>
       <c r="G27" s="3">
         <v>18342</v>
       </c>
       <c r="H27" s="3">
         <v>1525</v>
       </c>
       <c r="I27" s="3">
         <v>247</v>
       </c>
       <c r="J27" s="3">
         <v>39</v>
       </c>
       <c r="K27" s="3">
         <v>35</v>
       </c>
       <c r="L27" s="3">
         <v>206</v>
       </c>
       <c r="M27" s="3">
         <v>325</v>
       </c>
       <c r="N27" s="3">
         <v>65</v>
       </c>
@@ -1716,129 +1716,129 @@
       <c r="A4" t="s">
         <v>84</v>
       </c>
       <c r="B4" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>86</v>
       </c>
       <c r="B5" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>48</v>
       </c>
       <c r="B6" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>50</v>
+        <v>89</v>
       </c>
       <c r="B7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>90</v>
+        <v>62</v>
       </c>
       <c r="B8" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B9" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="B10" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B11" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>71</v>
+        <v>95</v>
       </c>
       <c r="B12" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>96</v>
+        <v>73</v>
       </c>
       <c r="B13" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>73</v>
+        <v>98</v>
       </c>
       <c r="B14" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B15" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="16" spans="1:2">
-      <c r="A16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B16" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="17" spans="1:2">
+      <c r="A17" t="s">
+        <v>50</v>
+      </c>
       <c r="B17" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
         <v>52</v>
       </c>
       <c r="B18" t="s">
         <v>104</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>