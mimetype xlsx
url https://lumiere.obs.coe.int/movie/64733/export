--- v1 (2026-04-07)
+++ v2 (2026-06-07)
@@ -262,50 +262,53 @@
   <si>
     <t>Studio S Entertainment</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Fivia</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>ASFK</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>CA,CZ,GB,IS,PL</t>
   </si>
   <si>
+    <t>Καρδιά βουνό</t>
+  </si>
+  <si>
     <t>AT,DE,DK,IT,NO,US</t>
   </si>
   <si>
     <t>Virgin Mountain</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Планината на девствеността</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Desajustados</t>
   </si>
   <si>
     <t>Corazón gigante</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>好きにならずにいられない</t>
@@ -326,53 +329,50 @@
     <t>RS</t>
   </si>
   <si>
     <t>Devičanske planine</t>
   </si>
   <si>
     <t>En väldig vänskap</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Bâkir Dev</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Гора девственности</t>
   </si>
   <si>
     <t>Rocketman</t>
   </si>
   <si>
     <t>L'histoire du géant timide</t>
-  </si>
-[...1 lines deleted...]
-    <t>Καρδιά βουνό</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1684,168 +1684,168 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="17.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="32.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>81</v>
       </c>
       <c r="B2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
+        <v>52</v>
+      </c>
+      <c r="B3" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
+        <v>83</v>
+      </c>
+      <c r="B4" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
+        <v>85</v>
+      </c>
+      <c r="B5" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>48</v>
+        <v>87</v>
       </c>
       <c r="B6" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
+        <v>48</v>
+      </c>
+      <c r="B7" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>62</v>
+        <v>90</v>
       </c>
       <c r="B8" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B9" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="B10" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="B11" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
+        <v>71</v>
+      </c>
+      <c r="B12" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>73</v>
+        <v>96</v>
       </c>
       <c r="B13" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
+        <v>73</v>
+      </c>
+      <c r="B14" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
+        <v>99</v>
+      </c>
+      <c r="B15" t="s">
         <v>100</v>
       </c>
-      <c r="B15" t="s">
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" t="s">
         <v>101</v>
       </c>
-    </row>
-    <row r="16" spans="1:2">
       <c r="B16" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="17" spans="1:2">
-      <c r="A17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B17" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="B18" t="s">
         <v>104</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>