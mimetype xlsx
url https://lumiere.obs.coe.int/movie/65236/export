--- v0 (2026-04-08)
+++ v1 (2026-06-07)
@@ -103,60 +103,60 @@
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>Bim Distribuzione</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>Η ευτυχία είναι ένα πολύπλοκο σύστημα</t>
+  </si>
+  <si>
     <t>GB,US</t>
   </si>
   <si>
     <t>The Complexity of Happiness</t>
-  </si>
-[...4 lines deleted...]
-    <t>Η ευτυχία είναι ένα πολύπλοκο σύστημα</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>