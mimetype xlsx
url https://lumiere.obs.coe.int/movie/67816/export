--- v0 (2025-12-26)
+++ v1 (2026-04-07)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Rogue One</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Gareth Edwards</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt3748528/</t>
+    <t>https://www.imdb.com/title/tt3748528</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0004-924D-0000-P-0000-0000-0</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/E9F5-E1C2-87BA-1CCD-C859-L</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/145487</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q19590955</t>
   </si>
@@ -349,114 +349,114 @@
   <si>
     <t>CZ,JP</t>
   </si>
   <si>
     <t>Rogue One: Star Wars Story</t>
   </si>
   <si>
     <t>DE,NL</t>
   </si>
   <si>
     <t>Star Wars: Rogue One</t>
   </si>
   <si>
     <t>Rogue One: Tähesõdade lugu</t>
   </si>
   <si>
     <t>Rogue One: A Star Wars story</t>
   </si>
   <si>
     <t>Rogue One: Priča iz Ratova Zvijezda</t>
   </si>
   <si>
     <t>Zsivány Egyes: Egy Star Wars-történet</t>
   </si>
   <si>
+    <t>Šelmis-1: Žvaigždžių karų istorija</t>
+  </si>
+  <si>
+    <t>Rogue One: Zvaigžņu karu stāsts</t>
+  </si>
+  <si>
+    <t>Łotr 1. Gwiezdne wojny - historie</t>
+  </si>
+  <si>
+    <t>Rogue One: Uma História de Star Wars</t>
+  </si>
+  <si>
+    <t>Rogue One: O poveste Star Wars</t>
+  </si>
+  <si>
+    <t>RS</t>
+  </si>
+  <si>
+    <t>Odmetnik-1: Star Wars priča</t>
+  </si>
+  <si>
+    <t>Одметник-1: Прича из Ратова звезда</t>
+  </si>
+  <si>
+    <t>Rogue One: zgodba Vojne zvezd</t>
+  </si>
+  <si>
+    <t>Darebák jedna: Star Wars Story</t>
+  </si>
+  <si>
+    <t>Rogue One: Bir Star Wars Hikâyesi</t>
+  </si>
+  <si>
+    <t>Yıldız Savaşları Hikayesi: Efsane Haydut</t>
+  </si>
+  <si>
+    <t>Star Wars Anthology: Rogue One</t>
+  </si>
+  <si>
+    <t>Бунтар Один. Зоряні війни. Історія</t>
+  </si>
+  <si>
+    <t>JP</t>
+  </si>
+  <si>
+    <t>ローグ・ワン スター・ウォーズ・ストーリー</t>
+  </si>
+  <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Изгой-один. Звёздные войны: Истории</t>
+  </si>
+  <si>
+    <t>HK</t>
+  </si>
+  <si>
+    <t>俠盜一號：星球大戰外傳</t>
+  </si>
+  <si>
     <t>KR</t>
   </si>
   <si>
     <t>로그 원: 스타워즈 스토리</t>
-  </si>
-[...58 lines deleted...]
-    <t>俠盜一號：星球大戰外傳</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -773,51 +773,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt3748528/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-924D-0000-P-0000-0000-0" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/E9F5-E1C2-87BA-1CCD-C859-L" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/145487" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q19590955" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/rogue-one-a-star-wars-story" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt3748528" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-924D-0000-P-0000-0000-0" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/E9F5-E1C2-87BA-1CCD-C859-L" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/145487" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q19590955" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/rogue-one-a-star-wars-story" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -2026,152 +2026,152 @@
       <c r="A20" t="s">
         <v>48</v>
       </c>
       <c r="B20" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
         <v>54</v>
       </c>
       <c r="B21" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
         <v>55</v>
       </c>
       <c r="B22" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
+        <v>61</v>
+      </c>
+      <c r="B23" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B24" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="B25" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B26" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B27" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
-        <v>72</v>
+        <v>116</v>
       </c>
       <c r="B28" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
+        <v>116</v>
+      </c>
+      <c r="B29" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
-        <v>118</v>
+        <v>74</v>
       </c>
       <c r="B30" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B31" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B32" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
         <v>77</v>
       </c>
       <c r="B33" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="34" spans="1:2">
+      <c r="B34" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="34" spans="1:2">
-[...3 lines deleted...]
-      <c r="B34" t="s">
+    <row r="35" spans="1:2">
+      <c r="A35" t="s">
+        <v>89</v>
+      </c>
+      <c r="B35" t="s">
         <v>124</v>
-      </c>
-[...3 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" t="s">
-        <v>89</v>
+        <v>125</v>
       </c>
       <c r="B36" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="37" spans="1:2">
       <c r="A37" t="s">
         <v>127</v>
       </c>
       <c r="B37" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="38" spans="1:2">
       <c r="A38" t="s">
         <v>129</v>
       </c>
       <c r="B38" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="39" spans="1:2">
       <c r="A39" t="s">
         <v>131</v>
       </c>