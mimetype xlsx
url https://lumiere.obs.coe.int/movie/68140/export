--- v0 (2025-12-27)
+++ v1 (2026-04-07)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Sieranevada</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Cristi Puiu</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>RO, FR, HR, MK</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt4466490/</t>
+    <t>https://www.imdb.com/title/tt4466490</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0004-47C9-0000-5-0000-0000-M</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/0D13-D773-E656-7482-05CC-9</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/142256</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q23823612</t>
   </si>
@@ -602,51 +602,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt4466490/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-47C9-0000-5-0000-0000-M" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/0D13-D773-E656-7482-05CC-9" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/142256" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q23823612" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/sieranevada" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt4466490" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-47C9-0000-5-0000-0000-M" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/0D13-D773-E656-7482-05CC-9" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/142256" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q23823612" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/sieranevada" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -772,55 +772,55 @@
       </c>
       <c r="H1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>28</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2">
         <v>42788</v>
       </c>
       <c r="D2" s="3">
-        <v>1258</v>
+        <v>394</v>
       </c>
       <c r="E2" s="3"/>
       <c r="F2" s="3">
-        <v>1258</v>
+        <v>394</v>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3" t="s">
         <v>33</v>
       </c>
       <c r="C3">
         <v>42585</v>
       </c>
       <c r="D3" s="3">
         <v>1171</v>
       </c>
       <c r="E3" s="3">
         <v>662</v>
       </c>
       <c r="F3" s="3">
         <v>473</v>
@@ -1160,86 +1160,86 @@
         <v>35</v>
       </c>
       <c r="C17">
         <v>42691</v>
       </c>
       <c r="D17" s="3">
         <v>503</v>
       </c>
       <c r="E17" s="3">
         <v>412</v>
       </c>
       <c r="F17" s="3">
         <v>91</v>
       </c>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
         <v>59</v>
       </c>
       <c r="D18" s="3">
-        <v>123414</v>
+        <v>122550</v>
       </c>
       <c r="E18" s="3">
         <v>66982</v>
       </c>
       <c r="F18" s="3">
-        <v>54682</v>
+        <v>53818</v>
       </c>
       <c r="G18" s="3">
         <v>1515</v>
       </c>
       <c r="H18" s="3">
         <v>105</v>
       </c>
       <c r="I18" s="3">
         <v>101</v>
       </c>
       <c r="J18" s="3">
         <v>14</v>
       </c>
       <c r="K18" s="3">
         <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
         <v>60</v>
       </c>
       <c r="D19" s="3">
-        <v>125160</v>
+        <v>124296</v>
       </c>
       <c r="E19" s="3">
         <v>67804</v>
       </c>
       <c r="F19" s="3">
-        <v>55570</v>
+        <v>54706</v>
       </c>
       <c r="G19" s="3">
         <v>1515</v>
       </c>
       <c r="H19" s="3">
         <v>105</v>
       </c>
       <c r="I19" s="3">
         <v>137</v>
       </c>
       <c r="J19" s="3">
         <v>14</v>
       </c>
       <c r="K19" s="3">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>