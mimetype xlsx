--- v0 (2025-11-20)
+++ v1 (2026-04-14)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>L'avenir</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Mia Hansen-Løve</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>FR, DE</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt4120176/</t>
+    <t>https://www.imdb.com/title/tt4120176</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0003-D0D7-0000-9-0000-0000-A</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/9F70-D59B-8C35-0343-EBA5-T</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/139988</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q20814850</t>
   </si>
@@ -725,51 +725,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt4120176/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-D0D7-0000-9-0000-0000-A" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/9F70-D59B-8C35-0343-EBA5-T" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/139988" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q20814850" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/lavenir" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt4120176" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-D0D7-0000-9-0000-0000-A" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/9F70-D59B-8C35-0343-EBA5-T" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/139988" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q20814850" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/lavenir" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -928,54 +928,54 @@
       <c r="E2" s="3">
         <v>14788</v>
       </c>
       <c r="F2" s="3">
         <v>1109</v>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3">
         <v>42466</v>
       </c>
       <c r="D3" s="3">
-        <v>9656</v>
+        <v>6828</v>
       </c>
       <c r="E3" s="3">
-        <v>9656</v>
+        <v>6828</v>
       </c>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4">
         <v>42586</v>
       </c>
       <c r="D4" s="3">
         <v>6178</v>
       </c>
       <c r="E4" s="3">
         <v>6000</v>
@@ -1627,89 +1627,89 @@
         <v>78</v>
       </c>
       <c r="C27">
         <v>42853</v>
       </c>
       <c r="D27" s="3">
         <v>3876</v>
       </c>
       <c r="E27" s="3"/>
       <c r="F27" s="3">
         <v>3876</v>
       </c>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="J27" s="3"/>
       <c r="K27" s="3"/>
       <c r="L27" s="3"/>
       <c r="M27" s="3"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
         <v>79</v>
       </c>
       <c r="D28" s="3">
-        <v>765385</v>
+        <v>762557</v>
       </c>
       <c r="E28" s="3">
-        <v>652795</v>
+        <v>649967</v>
       </c>
       <c r="F28" s="3">
         <v>107402</v>
       </c>
       <c r="G28" s="3">
         <v>3560</v>
       </c>
       <c r="H28" s="3">
         <v>794</v>
       </c>
       <c r="I28" s="3">
         <v>46</v>
       </c>
       <c r="J28" s="3">
         <v>13</v>
       </c>
       <c r="K28" s="3">
         <v>94</v>
       </c>
       <c r="L28" s="3">
         <v>382</v>
       </c>
       <c r="M28" s="3">
         <v>299</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
         <v>80</v>
       </c>
       <c r="D29" s="3">
-        <v>796460</v>
+        <v>793632</v>
       </c>
       <c r="E29" s="3">
-        <v>679023</v>
+        <v>676195</v>
       </c>
       <c r="F29" s="3">
         <v>112032</v>
       </c>
       <c r="G29" s="3">
         <v>3560</v>
       </c>
       <c r="H29" s="3">
         <v>879</v>
       </c>
       <c r="I29" s="3">
         <v>110</v>
       </c>
       <c r="J29" s="3">
         <v>13</v>
       </c>
       <c r="K29" s="3">
         <v>94</v>
       </c>
       <c r="L29" s="3">
         <v>382</v>
       </c>
       <c r="M29" s="3">
         <v>367</v>
       </c>