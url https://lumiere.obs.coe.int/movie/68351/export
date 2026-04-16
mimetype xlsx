--- v0 (2025-11-21)
+++ v1 (2026-04-16)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Exposed</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Gee Malik Linton</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt4019560/</t>
+    <t>https://www.imdb.com/title/tt4019560</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0004-1CF7-0000-R-0000-0000-U</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/4B97-0775-5BC9-AD15-7EB5-Y</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q18703022</t>
   </si>
   <si>
     <t>JustWatch link</t>
   </si>
   <si>
     <t>https://www.justwatch.com/us/movie/exposed-2016</t>
   </si>
@@ -100,159 +100,159 @@
   <si>
     <t>Total since 2016</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>Signature Entertainment</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Lanterna de Pedra Filmes</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>AU,CA,GB,HK,MX,SG,US</t>
+  </si>
+  <si>
+    <t>AR</t>
+  </si>
+  <si>
+    <t>Hija de Dios</t>
+  </si>
+  <si>
+    <t>AU,CL,US</t>
+  </si>
+  <si>
+    <t>Daughter of God</t>
+  </si>
+  <si>
+    <t>BG</t>
+  </si>
+  <si>
+    <t>Разобличен</t>
+  </si>
+  <si>
+    <t>BR</t>
+  </si>
+  <si>
+    <t>Filha de Deus</t>
+  </si>
+  <si>
+    <t>CA</t>
+  </si>
+  <si>
+    <t>Suspicion</t>
+  </si>
+  <si>
+    <t>CZ</t>
+  </si>
+  <si>
+    <t>Krvavé zjevení</t>
+  </si>
+  <si>
+    <t>DE</t>
+  </si>
+  <si>
+    <t>Exposed: Blutige Offenbarung</t>
+  </si>
+  <si>
+    <t>ES</t>
+  </si>
+  <si>
+    <t>La hija de Dios</t>
+  </si>
+  <si>
+    <t>FR</t>
+  </si>
+  <si>
+    <t>Suspicions</t>
+  </si>
+  <si>
+    <t>HU</t>
+  </si>
+  <si>
+    <t>Isten lánya</t>
+  </si>
+  <si>
+    <t>IT</t>
+  </si>
+  <si>
+    <t>Nell'ombra di un delitto</t>
+  </si>
+  <si>
+    <t>LT</t>
+  </si>
+  <si>
+    <t>Pazeidziamas</t>
+  </si>
+  <si>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>Objawienie</t>
+  </si>
+  <si>
+    <t>Anjos e Sombras</t>
+  </si>
+  <si>
+    <t>SK</t>
+  </si>
+  <si>
+    <t>Krvavé zjavenie</t>
+  </si>
+  <si>
+    <t>Wisdom</t>
+  </si>
+  <si>
+    <t>JP</t>
+  </si>
+  <si>
+    <t>エクスポーズ 暗闇の迷宮</t>
+  </si>
+  <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Дочь Бога</t>
+  </si>
+  <si>
     <t>GR</t>
   </si>
   <si>
     <t>Αυτόπτης μάρτυρας</t>
-  </si>
-[...103 lines deleted...]
-    <t>Дочь Бога</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -569,51 +569,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt4019560/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-1CF7-0000-R-0000-0000-U" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/4B97-0775-5BC9-AD15-7EB5-Y" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q18703022" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/exposed-2016" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt4019560" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-1CF7-0000-R-0000-0000-U" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/4B97-0775-5BC9-AD15-7EB5-Y" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q18703022" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/exposed-2016" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -786,59 +786,59 @@
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B21"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="21.7109375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="27.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
-        <v>29</v>
+        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>35</v>
       </c>
       <c r="B6" t="s">
         <v>36</v>
       </c>
@@ -895,75 +895,75 @@
       <c r="A13" t="s">
         <v>49</v>
       </c>
       <c r="B13" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
         <v>51</v>
       </c>
       <c r="B14" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
         <v>53</v>
       </c>
       <c r="B15" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B16" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="B17" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
+        <v>6</v>
+      </c>
+      <c r="B18" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>6</v>
+        <v>59</v>
       </c>
       <c r="B19" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
         <v>61</v>
       </c>
       <c r="B20" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
         <v>63</v>
       </c>
       <c r="B21" t="s">
         <v>64</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>