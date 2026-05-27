--- v1 (2026-04-16)
+++ v2 (2026-05-27)
@@ -100,50 +100,56 @@
   <si>
     <t>Total since 2016</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>Signature Entertainment</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Lanterna de Pedra Filmes</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>Αυτόπτης μάρτυρας</t>
+  </si>
+  <si>
     <t>AU,CA,GB,HK,MX,SG,US</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>Hija de Dios</t>
   </si>
   <si>
     <t>AU,CL,US</t>
   </si>
   <si>
     <t>Daughter of God</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Разобличен</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Filha de Deus</t>
@@ -203,56 +209,50 @@
     <t>Objawienie</t>
   </si>
   <si>
     <t>Anjos e Sombras</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Krvavé zjavenie</t>
   </si>
   <si>
     <t>Wisdom</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>エクスポーズ 暗闇の迷宮</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Дочь Бога</t>
-  </si>
-[...4 lines deleted...]
-    <t>Αυτόπτης μάρτυρας</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -786,59 +786,59 @@
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B21"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="21.7109375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="27.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
-        <v>1</v>
+        <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>30</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>35</v>
       </c>
       <c r="B6" t="s">
         <v>36</v>
       </c>
@@ -895,75 +895,75 @@
       <c r="A13" t="s">
         <v>49</v>
       </c>
       <c r="B13" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
         <v>51</v>
       </c>
       <c r="B14" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
         <v>53</v>
       </c>
       <c r="B15" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>24</v>
+        <v>55</v>
       </c>
       <c r="B16" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>56</v>
+        <v>24</v>
       </c>
       <c r="B17" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>6</v>
+        <v>58</v>
       </c>
       <c r="B18" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>59</v>
+        <v>6</v>
       </c>
       <c r="B19" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
         <v>61</v>
       </c>
       <c r="B20" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
         <v>63</v>
       </c>
       <c r="B21" t="s">
         <v>64</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>