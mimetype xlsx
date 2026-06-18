--- v0 (2026-04-16)
+++ v1 (2026-06-18)
@@ -100,75 +100,75 @@
   <si>
     <t>Total since 2017</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>A Contracorriente Films</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>Me casé con un weón</t>
   </si>
   <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>Παντρέυτηκα έναν βλάκα</t>
+  </si>
+  <si>
     <t>BR</t>
   </si>
   <si>
     <t>Roteiro de Casamento</t>
   </si>
   <si>
     <t>Me case con un boludo</t>
   </si>
   <si>
     <t>GB,US</t>
   </si>
   <si>
     <t>I Married a Dumbass</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Я вышла замуж за придурка</t>
-  </si>
-[...4 lines deleted...]
-    <t>Παντρέυτηκα έναν βλάκα</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -716,59 +716,59 @@
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="B3" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>28</v>
       </c>
       <c r="B4" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="B5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="B6" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>35</v>
       </c>
       <c r="B8" t="s">
         <v>36</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>