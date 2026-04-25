--- v1 (2026-01-11)
+++ v2 (2026-04-25)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Quand on a 17 ans</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>André Téchiné</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt4331970/</t>
+    <t>https://www.imdb.com/title/tt4331970</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0004-5797-0000-5-0000-0000-M</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/42E4-6EF6-4341-A7B1-716D-Q</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/142602</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q19365749</t>
   </si>
@@ -187,138 +187,138 @@
   <si>
     <t>Aurora Films (PL)</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Legendmain Filmes</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Fivia</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>Mając 17 lat</t>
+  </si>
+  <si>
+    <t>CA,GB,NO,SE,US</t>
+  </si>
+  <si>
+    <t>Being 17</t>
+  </si>
+  <si>
+    <t>AU,CA,FR,MX</t>
+  </si>
+  <si>
+    <t>TR</t>
+  </si>
+  <si>
+    <t>Yaş 17</t>
+  </si>
+  <si>
+    <t>Imati 17 godina</t>
+  </si>
+  <si>
+    <t>Majac 17 lat</t>
+  </si>
+  <si>
+    <t>Quando hai 17 anni - Scegli di essere te stesso</t>
+  </si>
+  <si>
+    <t>AT,DE</t>
+  </si>
+  <si>
+    <t>Mit siebzehn</t>
+  </si>
+  <si>
+    <t>BR,PT</t>
+  </si>
+  <si>
+    <t>Quando Se Tem 17 Anos</t>
+  </si>
+  <si>
+    <t>CO</t>
+  </si>
+  <si>
+    <t>17 años</t>
+  </si>
+  <si>
+    <t>V Sedmnácti</t>
+  </si>
+  <si>
+    <t>Cuando tienes 17 años</t>
+  </si>
+  <si>
+    <t>Quando hai 17 anni</t>
+  </si>
+  <si>
+    <t>LT</t>
+  </si>
+  <si>
+    <t>Septyniolikmečiai</t>
+  </si>
+  <si>
+    <t>RO</t>
+  </si>
+  <si>
+    <t>Când ai 17 ani</t>
+  </si>
+  <si>
+    <t>RS</t>
+  </si>
+  <si>
+    <t>Имати 17 година</t>
+  </si>
+  <si>
+    <t>Ko imaš 17 let</t>
+  </si>
+  <si>
+    <t>Mať Sedemnásť</t>
+  </si>
+  <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Когда тебе семнадцать</t>
+  </si>
+  <si>
     <t>KR</t>
   </si>
   <si>
     <t>비잉 17</t>
-  </si>
-[...82 lines deleted...]
-    <t>Когда тебе семнадцать</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -635,51 +635,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt4331970/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-5797-0000-5-0000-0000-M" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/42E4-6EF6-4341-A7B1-716D-Q" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/142602" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q19365749" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/quand-on-a-17-ans" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt4331970" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-5797-0000-5-0000-0000-M" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/42E4-6EF6-4341-A7B1-716D-Q" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/142602" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q19365749" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/quand-on-a-17-ans" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -833,54 +833,54 @@
       <c r="D2" s="3">
         <v>2050</v>
       </c>
       <c r="E2" s="3"/>
       <c r="F2" s="3">
         <v>2050</v>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>34</v>
       </c>
       <c r="C3">
         <v>42459</v>
       </c>
       <c r="D3" s="3">
-        <v>7834</v>
+        <v>6742</v>
       </c>
       <c r="E3" s="3">
-        <v>6858</v>
+        <v>5766</v>
       </c>
       <c r="F3" s="3">
         <v>727</v>
       </c>
       <c r="G3" s="3">
         <v>249</v>
       </c>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" t="s">
         <v>35</v>
       </c>
       <c r="B4" t="s">
         <v>36</v>
       </c>
       <c r="C4">
         <v>42459</v>
       </c>
       <c r="D4" s="3">
         <v>12331</v>
@@ -1189,272 +1189,272 @@
       </c>
       <c r="C15">
         <v>42817</v>
       </c>
       <c r="D15" s="3">
         <v>658</v>
       </c>
       <c r="E15" s="3"/>
       <c r="F15" s="3">
         <v>619</v>
       </c>
       <c r="G15" s="3">
         <v>39</v>
       </c>
       <c r="H15" s="3"/>
       <c r="I15" s="3"/>
       <c r="J15" s="3"/>
       <c r="K15" s="3"/>
       <c r="L15" s="3"/>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" t="s">
         <v>55</v>
       </c>
       <c r="D16" s="3">
-        <v>316362</v>
+        <v>315270</v>
       </c>
       <c r="E16" s="3">
-        <v>291123</v>
+        <v>290031</v>
       </c>
       <c r="F16" s="3">
         <v>23585</v>
       </c>
       <c r="G16" s="3">
         <v>1512</v>
       </c>
       <c r="H16" s="3">
         <v>12</v>
       </c>
       <c r="I16" s="3">
         <v>0</v>
       </c>
       <c r="J16" s="3">
         <v>1</v>
       </c>
       <c r="K16" s="3">
         <v>70</v>
       </c>
       <c r="L16" s="3">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:12">
       <c r="A17" t="s">
         <v>56</v>
       </c>
       <c r="D17" s="3">
-        <v>328693</v>
+        <v>327601</v>
       </c>
       <c r="E17" s="3">
-        <v>302095</v>
+        <v>301003</v>
       </c>
       <c r="F17" s="3">
         <v>24882</v>
       </c>
       <c r="G17" s="3">
         <v>1512</v>
       </c>
       <c r="H17" s="3">
         <v>12</v>
       </c>
       <c r="I17" s="3">
         <v>39</v>
       </c>
       <c r="J17" s="3">
         <v>1</v>
       </c>
       <c r="K17" s="3">
         <v>93</v>
       </c>
       <c r="L17" s="3">
         <v>59</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B21"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="41.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
+        <v>48</v>
+      </c>
+      <c r="B2" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
+        <v>58</v>
+      </c>
+      <c r="B3" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
+        <v>61</v>
+      </c>
+      <c r="B5" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="B6" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="B7" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="B8" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
+        <v>66</v>
+      </c>
+      <c r="B9" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
+        <v>68</v>
+      </c>
+      <c r="B10" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
+        <v>70</v>
+      </c>
+      <c r="B11" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
         <v>37</v>
       </c>
       <c r="B12" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
         <v>41</v>
       </c>
       <c r="B13" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
         <v>44</v>
       </c>
       <c r="B14" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
+        <v>75</v>
+      </c>
+      <c r="B15" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>48</v>
+        <v>77</v>
       </c>
       <c r="B16" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
         <v>79</v>
       </c>
       <c r="B17" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
+        <v>52</v>
+      </c>
+      <c r="B18" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B19" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>54</v>
+        <v>83</v>
       </c>
       <c r="B20" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
         <v>85</v>
       </c>
       <c r="B21" t="s">
         <v>86</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">