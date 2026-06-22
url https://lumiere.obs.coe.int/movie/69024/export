--- v2 (2026-04-25)
+++ v3 (2026-06-22)
@@ -187,108 +187,108 @@
   <si>
     <t>Aurora Films (PL)</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Legendmain Filmes</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Fivia</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>CA,GB,NO,SE,US</t>
+  </si>
+  <si>
+    <t>Being 17</t>
+  </si>
+  <si>
+    <t>AU,CA,FR,MX</t>
+  </si>
+  <si>
+    <t>TR</t>
+  </si>
+  <si>
+    <t>Yaş 17</t>
+  </si>
+  <si>
+    <t>Imati 17 godina</t>
+  </si>
+  <si>
+    <t>Majac 17 lat</t>
+  </si>
+  <si>
+    <t>Quando hai 17 anni - Scegli di essere te stesso</t>
+  </si>
+  <si>
+    <t>AT,DE</t>
+  </si>
+  <si>
+    <t>Mit siebzehn</t>
+  </si>
+  <si>
+    <t>BR,PT</t>
+  </si>
+  <si>
+    <t>Quando Se Tem 17 Anos</t>
+  </si>
+  <si>
+    <t>CO</t>
+  </si>
+  <si>
+    <t>17 años</t>
+  </si>
+  <si>
+    <t>V Sedmnácti</t>
+  </si>
+  <si>
+    <t>Cuando tienes 17 años</t>
+  </si>
+  <si>
+    <t>Quando hai 17 anni</t>
+  </si>
+  <si>
+    <t>LT</t>
+  </si>
+  <si>
+    <t>Septyniolikmečiai</t>
+  </si>
+  <si>
     <t>Mając 17 lat</t>
-  </si>
-[...55 lines deleted...]
-    <t>Septyniolikmečiai</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Când ai 17 ani</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Имати 17 година</t>
   </si>
   <si>
     <t>Ko imaš 17 let</t>
   </si>
   <si>
     <t>Mať Sedemnásť</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Когда тебе семнадцать</t>
   </si>
@@ -1275,146 +1275,146 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B21"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="41.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="B2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B3" t="s">
-        <v>59</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>60</v>
       </c>
       <c r="B4" t="s">
-        <v>1</v>
+        <v>61</v>
       </c>
     </row>
     <row r="5" spans="1:2">
-      <c r="A5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B5" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="B6" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="B7" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="8" spans="1:2">
+      <c r="A8" t="s">
+        <v>65</v>
+      </c>
       <c r="B8" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B9" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B10" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>70</v>
+        <v>37</v>
       </c>
       <c r="B11" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="B12" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="B13" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>44</v>
+        <v>74</v>
       </c>
       <c r="B14" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>75</v>
+        <v>48</v>
       </c>
       <c r="B15" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
         <v>77</v>
       </c>
       <c r="B16" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
         <v>79</v>
       </c>
       <c r="B17" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
         <v>52</v>
       </c>