--- v0 (2025-12-04)
+++ v1 (2026-05-26)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>24 Wochen</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Anne Zohra Berrached</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt5369484/</t>
+    <t>https://www.imdb.com/title/tt5369484</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0006-2253-0000-I-0000-0000-K</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/58E4-C065-A0A1-3B30-3C54-1</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q22296091</t>
   </si>
   <si>
     <t>JustWatch link</t>
   </si>
   <si>
     <t>https://www.justwatch.com/de/Film/24-Wochen</t>
   </si>
@@ -187,69 +187,69 @@
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Aurora Films (PL)</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Fivia</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>AR,CO</t>
+  </si>
+  <si>
+    <t>24 semanas</t>
+  </si>
+  <si>
     <t>24 hét</t>
   </si>
   <si>
     <t>LT</t>
   </si>
   <si>
     <t>24 savaites</t>
   </si>
   <si>
     <t>24 uker</t>
   </si>
   <si>
     <t>24 tygodnie</t>
-  </si>
-[...4 lines deleted...]
-    <t>24 semanas</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>24 седмици</t>
   </si>
   <si>
     <t>ES,GB,SE,US</t>
   </si>
   <si>
     <t>24 Weeks</t>
   </si>
   <si>
     <t>FI,SE</t>
   </si>
   <si>
     <t>24 veckor</t>
   </si>
   <si>
     <t>24 viikkoa</t>
   </si>
   <si>
     <t>GR</t>
   </si>
@@ -629,51 +629,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt5369484/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0006-2253-0000-I-0000-0000-K" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/58E4-C065-A0A1-3B30-3C54-1" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q22296091" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/de/Film/24-Wochen" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt5369484" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0006-2253-0000-I-0000-0000-K" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/58E4-C065-A0A1-3B30-3C54-1" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q22296091" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/de/Film/24-Wochen" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -821,57 +821,57 @@
         <v>2477</v>
       </c>
       <c r="E2" s="3">
         <v>2477</v>
       </c>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3" t="s">
         <v>33</v>
       </c>
       <c r="C3">
         <v>42662</v>
       </c>
       <c r="D3" s="3">
-        <v>1358</v>
+        <v>325</v>
       </c>
       <c r="E3" s="3">
-        <v>880</v>
+        <v>161</v>
       </c>
       <c r="F3" s="3">
-        <v>400</v>
+        <v>86</v>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="3">
         <v>78</v>
       </c>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4" t="s">
         <v>35</v>
       </c>
       <c r="C4">
         <v>42670</v>
       </c>
       <c r="D4" s="3">
         <v>1063</v>
       </c>
       <c r="E4" s="3">
@@ -1210,183 +1210,183 @@
         <v>681</v>
       </c>
       <c r="E16" s="3">
         <v>465</v>
       </c>
       <c r="F16" s="3">
         <v>169</v>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="3"/>
       <c r="I16" s="3">
         <v>27</v>
       </c>
       <c r="J16" s="3"/>
       <c r="K16" s="3"/>
       <c r="L16" s="3">
         <v>20</v>
       </c>
       <c r="M16" s="3"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
         <v>55</v>
       </c>
       <c r="D17" s="3">
-        <v>96045</v>
+        <v>95012</v>
       </c>
       <c r="E17" s="3">
-        <v>73273</v>
+        <v>72554</v>
       </c>
       <c r="F17" s="3">
-        <v>19602</v>
+        <v>19288</v>
       </c>
       <c r="G17" s="3">
         <v>2184</v>
       </c>
       <c r="H17" s="3">
         <v>443</v>
       </c>
       <c r="I17" s="3">
         <v>237</v>
       </c>
       <c r="J17" s="3">
         <v>11</v>
       </c>
       <c r="K17" s="3">
         <v>7</v>
       </c>
       <c r="L17" s="3">
         <v>242</v>
       </c>
       <c r="M17" s="3">
         <v>46</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
         <v>56</v>
       </c>
       <c r="D18" s="3">
-        <v>98117</v>
+        <v>97084</v>
       </c>
       <c r="E18" s="3">
-        <v>73276</v>
+        <v>72557</v>
       </c>
       <c r="F18" s="3">
-        <v>21671</v>
+        <v>21357</v>
       </c>
       <c r="G18" s="3">
         <v>2184</v>
       </c>
       <c r="H18" s="3">
         <v>443</v>
       </c>
       <c r="I18" s="3">
         <v>237</v>
       </c>
       <c r="J18" s="3">
         <v>11</v>
       </c>
       <c r="K18" s="3">
         <v>7</v>
       </c>
       <c r="L18" s="3">
         <v>242</v>
       </c>
       <c r="M18" s="3">
         <v>46</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B19"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="15.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
-        <v>6</v>
+        <v>57</v>
       </c>
       <c r="B2" t="s">
-        <v>1</v>
+        <v>58</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
-        <v>39</v>
+        <v>6</v>
       </c>
       <c r="B3" t="s">
-        <v>57</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>58</v>
+        <v>39</v>
       </c>
       <c r="B4" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="B5" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="B6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>62</v>
+        <v>49</v>
       </c>
       <c r="B7" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>64</v>
       </c>
       <c r="B8" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>66</v>
       </c>
       <c r="B9" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>68</v>
       </c>