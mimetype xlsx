--- v1 (2026-05-26)
+++ v2 (2026-06-28)
@@ -187,69 +187,69 @@
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Aurora Films (PL)</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Fivia</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>24 hét</t>
+  </si>
+  <si>
+    <t>LT</t>
+  </si>
+  <si>
+    <t>24 savaites</t>
+  </si>
+  <si>
+    <t>24 uker</t>
+  </si>
+  <si>
+    <t>24 tygodnie</t>
+  </si>
+  <si>
     <t>AR,CO</t>
   </si>
   <si>
     <t>24 semanas</t>
-  </si>
-[...13 lines deleted...]
-    <t>24 tygodnie</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>24 седмици</t>
   </si>
   <si>
     <t>ES,GB,SE,US</t>
   </si>
   <si>
     <t>24 Weeks</t>
   </si>
   <si>
     <t>FI,SE</t>
   </si>
   <si>
     <t>24 veckor</t>
   </si>
   <si>
     <t>24 viikkoa</t>
   </si>
   <si>
     <t>GR</t>
   </si>
@@ -1302,91 +1302,91 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B19"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="15.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
-        <v>57</v>
+        <v>6</v>
       </c>
       <c r="B2" t="s">
-        <v>58</v>
+        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
-        <v>6</v>
+        <v>39</v>
       </c>
       <c r="B3" t="s">
-        <v>1</v>
+        <v>57</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>39</v>
+        <v>58</v>
       </c>
       <c r="B4" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
+        <v>47</v>
+      </c>
+      <c r="B5" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B6" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>49</v>
+        <v>62</v>
       </c>
       <c r="B7" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>64</v>
       </c>
       <c r="B8" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>66</v>
       </c>
       <c r="B9" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>68</v>
       </c>