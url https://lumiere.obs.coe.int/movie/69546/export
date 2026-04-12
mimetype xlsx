--- v0 (2025-11-20)
+++ v1 (2026-04-12)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>La fille de Brest</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Emmanuelle Bercot</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt5247544/</t>
+    <t>https://www.imdb.com/title/tt5247544</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0004-678E-0000-X-0000-0000-C</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/C4C5-B264-5E77-CE11-DA24-B</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/138778</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q26720645</t>
   </si>
@@ -202,87 +202,87 @@
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>NOS Lusomundo Audiovisuais</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Fivia</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>FI,GR,NO</t>
+  </si>
+  <si>
+    <t>150 mg</t>
+  </si>
+  <si>
     <t>BG</t>
   </si>
   <si>
     <t>Момичето от Брест</t>
   </si>
   <si>
     <t>BR,PT</t>
   </si>
   <si>
     <t>150 Miligramas</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>La Fille de Brest</t>
   </si>
   <si>
     <t>150 Miligramů</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Die Frau aus Brest</t>
   </si>
   <si>
     <t>Kvinden fra Brest</t>
   </si>
   <si>
     <t>La doctora de Brest</t>
-  </si>
-[...4 lines deleted...]
-    <t>150 mg</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>150 mg - La fille de Brest</t>
   </si>
   <si>
     <t>150 milligrammaa</t>
   </si>
   <si>
     <t>GB,US</t>
   </si>
   <si>
     <t>150 Milligrams</t>
   </si>
   <si>
     <t>150 milligramm</t>
   </si>
   <si>
     <t>150 milligrammi</t>
   </si>
   <si>
     <t>Kvinnen fra Brest - Kampen mot legemiddelindustrien</t>
   </si>
@@ -650,51 +650,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt5247544/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-678E-0000-X-0000-0000-C" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/C4C5-B264-5E77-CE11-DA24-B" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/138778" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q26720645" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/la-fille-de-brest" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt5247544" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-678E-0000-X-0000-0000-C" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/C4C5-B264-5E77-CE11-DA24-B" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/138778" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q26720645" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/la-fille-de-brest" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -836,55 +836,55 @@
         <v>30</v>
       </c>
       <c r="D2" s="3">
         <v>105</v>
       </c>
       <c r="E2" s="3"/>
       <c r="F2" s="3">
         <v>105</v>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>31</v>
       </c>
       <c r="B3" t="s">
         <v>32</v>
       </c>
       <c r="C3">
         <v>42921</v>
       </c>
       <c r="D3" s="3">
-        <v>3832</v>
+        <v>3175</v>
       </c>
       <c r="E3" s="3"/>
       <c r="F3" s="3">
-        <v>3809</v>
+        <v>3152</v>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3">
         <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
         <v>34</v>
       </c>
       <c r="C4">
         <v>42704</v>
       </c>
       <c r="D4" s="3">
         <v>3320</v>
       </c>
       <c r="E4" s="3">
         <v>2900</v>
       </c>
       <c r="F4" s="3">
@@ -1226,189 +1226,189 @@
         <v>59</v>
       </c>
       <c r="B19" t="s">
         <v>36</v>
       </c>
       <c r="C19">
         <v>42824</v>
       </c>
       <c r="D19" s="3">
         <v>485</v>
       </c>
       <c r="E19" s="3"/>
       <c r="F19" s="3">
         <v>485</v>
       </c>
       <c r="G19" s="3"/>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
       <c r="J19" s="3"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
         <v>60</v>
       </c>
       <c r="D20" s="3">
-        <v>511772</v>
+        <v>511115</v>
       </c>
       <c r="E20" s="3">
         <v>398675</v>
       </c>
       <c r="F20" s="3">
-        <v>109695</v>
+        <v>109038</v>
       </c>
       <c r="G20" s="3">
         <v>2264</v>
       </c>
       <c r="H20" s="3">
         <v>715</v>
       </c>
       <c r="I20" s="3">
         <v>325</v>
       </c>
       <c r="J20" s="3">
         <v>98</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
         <v>61</v>
       </c>
       <c r="D21" s="3">
-        <v>515863</v>
+        <v>515206</v>
       </c>
       <c r="E21" s="3">
         <v>401575</v>
       </c>
       <c r="F21" s="3">
-        <v>110849</v>
+        <v>110192</v>
       </c>
       <c r="G21" s="3">
         <v>2301</v>
       </c>
       <c r="H21" s="3">
         <v>715</v>
       </c>
       <c r="I21" s="3">
         <v>325</v>
       </c>
       <c r="J21" s="3">
         <v>98</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B21"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="48.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
-        <v>6</v>
+        <v>62</v>
       </c>
       <c r="B2" t="s">
-        <v>1</v>
+        <v>63</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
-        <v>62</v>
+        <v>6</v>
       </c>
       <c r="B3" t="s">
-        <v>63</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>64</v>
       </c>
       <c r="B4" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>66</v>
       </c>
       <c r="B5" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>35</v>
+        <v>68</v>
       </c>
       <c r="B6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>69</v>
+        <v>35</v>
       </c>
       <c r="B7" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>37</v>
+        <v>71</v>
       </c>
       <c r="B8" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B9" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>73</v>
+        <v>39</v>
       </c>
       <c r="B10" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
         <v>75</v>
       </c>
       <c r="B11" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
         <v>75</v>
       </c>
       <c r="B12" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
         <v>78</v>
       </c>