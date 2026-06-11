--- v1 (2026-04-12)
+++ v2 (2026-06-11)
@@ -202,87 +202,87 @@
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>NOS Lusomundo Audiovisuais</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Fivia</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>BG</t>
+  </si>
+  <si>
+    <t>Момичето от Брест</t>
+  </si>
+  <si>
+    <t>BR,PT</t>
+  </si>
+  <si>
+    <t>150 Miligramas</t>
+  </si>
+  <si>
+    <t>CA</t>
+  </si>
+  <si>
+    <t>La Fille de Brest</t>
+  </si>
+  <si>
+    <t>150 Miligramů</t>
+  </si>
+  <si>
+    <t>DE</t>
+  </si>
+  <si>
+    <t>Die Frau aus Brest</t>
+  </si>
+  <si>
+    <t>Kvinden fra Brest</t>
+  </si>
+  <si>
+    <t>La doctora de Brest</t>
+  </si>
+  <si>
     <t>FI,GR,NO</t>
   </si>
   <si>
     <t>150 mg</t>
-  </si>
-[...31 lines deleted...]
-    <t>La doctora de Brest</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>150 mg - La fille de Brest</t>
   </si>
   <si>
     <t>150 milligrammaa</t>
   </si>
   <si>
     <t>GB,US</t>
   </si>
   <si>
     <t>150 Milligrams</t>
   </si>
   <si>
     <t>150 milligramm</t>
   </si>
   <si>
     <t>150 milligrammi</t>
   </si>
   <si>
     <t>Kvinnen fra Brest - Kampen mot legemiddelindustrien</t>
   </si>
@@ -1300,115 +1300,115 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B21"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="48.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
-        <v>62</v>
+        <v>6</v>
       </c>
       <c r="B2" t="s">
-        <v>63</v>
+        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
-        <v>6</v>
+        <v>62</v>
       </c>
       <c r="B3" t="s">
-        <v>1</v>
+        <v>63</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>64</v>
       </c>
       <c r="B4" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>66</v>
       </c>
       <c r="B5" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B6" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>35</v>
+        <v>69</v>
       </c>
       <c r="B7" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B8" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B9" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>39</v>
+        <v>73</v>
       </c>
       <c r="B10" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
         <v>75</v>
       </c>
       <c r="B11" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
         <v>75</v>
       </c>
       <c r="B12" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
         <v>78</v>
       </c>