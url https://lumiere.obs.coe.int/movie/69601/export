--- v0 (2025-11-14)
+++ v1 (2026-04-29)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Rester vertical</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Alain Guiraudie</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt5231812/</t>
+    <t>https://www.imdb.com/title/tt5231812</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0004-16AB-0000-K-0000-0000-E</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/E3D7-002B-7B30-095C-379E-O</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/142680</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q23838405</t>
   </si>
@@ -163,66 +163,66 @@
   <si>
     <t>Amstelfilm</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Nowe Horyzonty</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Alambique</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>BR,PT</t>
+  </si>
+  <si>
+    <t>Na Vertical</t>
+  </si>
+  <si>
+    <t>CA,DK,GB,US</t>
+  </si>
+  <si>
+    <t>Staying Vertical</t>
+  </si>
+  <si>
     <t>ES,JP,KR</t>
   </si>
   <si>
     <t>Állva maradni</t>
-  </si>
-[...10 lines deleted...]
-    <t>Staying Vertical</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Haltung bewahren!</t>
   </si>
   <si>
     <t>Rester Vertical</t>
   </si>
   <si>
     <t>Vertikali busena</t>
   </si>
   <si>
     <t>MX</t>
   </si>
   <si>
     <t>Animal vertical</t>
   </si>
   <si>
     <t>W pionie</t>
   </si>
   <si>
     <t>TR</t>
   </si>
@@ -572,51 +572,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt5231812/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-16AB-0000-K-0000-0000-E" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/E3D7-002B-7B30-095C-379E-O" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/142680" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q23838405" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/rester-vertical" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt5231812" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-16AB-0000-K-0000-0000-E" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/E3D7-002B-7B30-095C-379E-O" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/142680" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q23838405" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/rester-vertical" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -730,54 +730,54 @@
       </c>
       <c r="D1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>23</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>24</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2" t="s">
         <v>27</v>
       </c>
       <c r="C2">
         <v>42627</v>
       </c>
       <c r="D2" s="3">
-        <v>611</v>
+        <v>300</v>
       </c>
       <c r="E2" s="3">
-        <v>611</v>
+        <v>300</v>
       </c>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3" t="s">
         <v>29</v>
       </c>
       <c r="C3">
         <v>42606</v>
       </c>
       <c r="D3" s="3">
         <v>1149</v>
       </c>
       <c r="E3" s="3">
         <v>593</v>
       </c>
       <c r="F3" s="3">
         <v>514</v>
       </c>
       <c r="G3" s="3">
         <v>42</v>
@@ -958,131 +958,131 @@
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
         <v>46</v>
       </c>
       <c r="B13" t="s">
         <v>31</v>
       </c>
       <c r="C13">
         <v>42845</v>
       </c>
       <c r="D13" s="3">
         <v>165</v>
       </c>
       <c r="E13" s="3"/>
       <c r="F13" s="3">
         <v>165</v>
       </c>
       <c r="G13" s="3"/>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
         <v>47</v>
       </c>
       <c r="D14" s="3">
-        <v>80721</v>
+        <v>80410</v>
       </c>
       <c r="E14" s="3">
-        <v>76541</v>
+        <v>76230</v>
       </c>
       <c r="F14" s="3">
         <v>4180</v>
       </c>
       <c r="G14" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
         <v>48</v>
       </c>
       <c r="D15" s="3">
-        <v>81930</v>
+        <v>81619</v>
       </c>
       <c r="E15" s="3">
-        <v>77134</v>
+        <v>76823</v>
       </c>
       <c r="F15" s="3">
         <v>4754</v>
       </c>
       <c r="G15" s="3">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B12"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="18" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>49</v>
       </c>
       <c r="B2" t="s">
-        <v>1</v>
+        <v>50</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>51</v>
       </c>
       <c r="B3" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B4" t="s">
-        <v>52</v>
+        <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>53</v>
+        <v>33</v>
       </c>
       <c r="B5" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>55</v>
       </c>
       <c r="B6" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>37</v>
       </c>