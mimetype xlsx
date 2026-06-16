--- v1 (2026-04-29)
+++ v2 (2026-06-16)
@@ -163,66 +163,66 @@
   <si>
     <t>Amstelfilm</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Nowe Horyzonty</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Alambique</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>ES,JP,KR</t>
+  </si>
+  <si>
+    <t>Állva maradni</t>
+  </si>
+  <si>
     <t>BR,PT</t>
   </si>
   <si>
     <t>Na Vertical</t>
   </si>
   <si>
     <t>CA,DK,GB,US</t>
   </si>
   <si>
     <t>Staying Vertical</t>
-  </si>
-[...4 lines deleted...]
-    <t>Állva maradni</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Haltung bewahren!</t>
   </si>
   <si>
     <t>Rester Vertical</t>
   </si>
   <si>
     <t>Vertikali busena</t>
   </si>
   <si>
     <t>MX</t>
   </si>
   <si>
     <t>Animal vertical</t>
   </si>
   <si>
     <t>W pionie</t>
   </si>
   <si>
     <t>TR</t>
   </si>
@@ -1017,72 +1017,72 @@
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B12"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="18" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>49</v>
       </c>
       <c r="B2" t="s">
-        <v>50</v>
+        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
-        <v>51</v>
+        <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B4" t="s">
-        <v>1</v>
+        <v>52</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>53</v>
       </c>
       <c r="B5" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>55</v>
       </c>
       <c r="B6" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>37</v>
       </c>