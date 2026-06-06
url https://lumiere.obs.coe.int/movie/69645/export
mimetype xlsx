--- v0 (2025-12-22)
+++ v1 (2026-06-06)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Souvenir</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Bavo Defurne</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>BE, FR, LU</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt2387692/</t>
+    <t>https://www.imdb.com/title/tt2387692</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0004-7145-0000-B-0000-0000-4</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/59B1-67C0-31B5-A0D0-6933-L</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/145456</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q26690005</t>
   </si>
@@ -572,51 +572,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt2387692/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-7145-0000-B-0000-0000-4" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/59B1-67C0-31B5-A0D0-6933-L" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/145456" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q26690005" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/souvenir" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt2387692" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-7145-0000-B-0000-0000-4" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/59B1-67C0-31B5-A0D0-6933-L" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/145456" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q26690005" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/souvenir" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -761,57 +761,57 @@
         <v>42922</v>
       </c>
       <c r="D2" s="3">
         <v>2601</v>
       </c>
       <c r="E2" s="3"/>
       <c r="F2" s="3">
         <v>2601</v>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>31</v>
       </c>
       <c r="B3" t="s">
         <v>32</v>
       </c>
       <c r="C3">
         <v>42753</v>
       </c>
       <c r="D3" s="3">
-        <v>3366</v>
+        <v>3911</v>
       </c>
       <c r="E3" s="3">
         <v>324</v>
       </c>
       <c r="F3" s="3">
-        <v>3042</v>
+        <v>3587</v>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
         <v>34</v>
       </c>
       <c r="C4">
         <v>42739</v>
       </c>
       <c r="D4" s="3">
         <v>276</v>
       </c>
       <c r="E4" s="3"/>
       <c r="F4" s="3">
         <v>276</v>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
@@ -1033,83 +1033,83 @@
       <c r="B14" t="s">
         <v>50</v>
       </c>
       <c r="C14">
         <v>42874</v>
       </c>
       <c r="D14" s="3">
         <v>2903</v>
       </c>
       <c r="E14" s="3"/>
       <c r="F14" s="3">
         <v>2842</v>
       </c>
       <c r="G14" s="3"/>
       <c r="H14" s="3"/>
       <c r="I14" s="3"/>
       <c r="J14" s="3">
         <v>61</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
         <v>51</v>
       </c>
       <c r="D15" s="3">
-        <v>91648</v>
+        <v>92193</v>
       </c>
       <c r="E15" s="3">
         <v>36379</v>
       </c>
       <c r="F15" s="3">
-        <v>54668</v>
+        <v>55213</v>
       </c>
       <c r="G15" s="3">
         <v>332</v>
       </c>
       <c r="H15" s="3">
         <v>135</v>
       </c>
       <c r="I15" s="3">
         <v>73</v>
       </c>
       <c r="J15" s="3">
         <v>61</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
         <v>52</v>
       </c>
       <c r="D16" s="3">
-        <v>92255</v>
+        <v>92800</v>
       </c>
       <c r="E16" s="3">
         <v>36379</v>
       </c>
       <c r="F16" s="3">
-        <v>55275</v>
+        <v>55820</v>
       </c>
       <c r="G16" s="3">
         <v>332</v>
       </c>
       <c r="H16" s="3">
         <v>135</v>
       </c>
       <c r="I16" s="3">
         <v>73</v>
       </c>
       <c r="J16" s="3">
         <v>61</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>