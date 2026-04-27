--- v0 (2025-11-19)
+++ v1 (2026-04-27)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Silence</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Martin Scorsese</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US, TW, MX</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0490215/</t>
+    <t>https://www.imdb.com/title/tt0490215</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0004-526F-0000-B-0000-0000-4</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/0CF7-D437-5EA4-B99E-20F6-W</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/145513</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q18811634</t>
   </si>
@@ -728,51 +728,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0490215/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-526F-0000-B-0000-0000-4" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/0CF7-D437-5EA4-B99E-20F6-W" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/145513" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q18811634" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/mx/pelicula/silencio" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0490215" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-526F-0000-B-0000-0000-4" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/0CF7-D437-5EA4-B99E-20F6-W" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/145513" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q18811634" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/mx/pelicula/silencio" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>