--- v1 (2026-04-27)
+++ v2 (2026-07-29)
@@ -283,96 +283,96 @@
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Fivia</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Magic Box</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Pinemart</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>Némaság</t>
+  </si>
+  <si>
+    <t>HR</t>
+  </si>
+  <si>
+    <t>Šutnja</t>
+  </si>
+  <si>
     <t>CN,HK</t>
   </si>
   <si>
     <t>沉默</t>
   </si>
   <si>
     <t>AT,AU,CA,DE,FR,GB,IE,IT,KR,NL,SE,SG,TR,US</t>
   </si>
   <si>
     <t>Tyla</t>
   </si>
   <si>
     <t>AR,CL,ES,MX</t>
   </si>
   <si>
     <t>Silencio</t>
   </si>
   <si>
     <t>Мълчание</t>
   </si>
   <si>
     <t>BR,PT</t>
   </si>
   <si>
     <t>Silêncio</t>
   </si>
   <si>
     <t>Mlčení</t>
   </si>
   <si>
     <t>Vaikus</t>
   </si>
   <si>
     <t>Tystnaden</t>
   </si>
   <si>
     <t>Vaitiolo</t>
-  </si>
-[...7 lines deleted...]
-    <t>Némaság</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>沈黙</t>
   </si>
   <si>
     <t>Klusēšana</t>
   </si>
   <si>
     <t>Milczenie</t>
   </si>
   <si>
     <t>Σιωπή</t>
   </si>
   <si>
     <t>Milczenie Boga</t>
   </si>
   <si>
     <t>Tacere</t>
   </si>
   <si>
     <t>RS</t>
   </si>
@@ -1780,139 +1780,139 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B22"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="39" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="14.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
+        <v>58</v>
+      </c>
+      <c r="B2" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
+        <v>90</v>
+      </c>
+      <c r="B3" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>65</v>
+        <v>92</v>
       </c>
       <c r="B4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B5" t="s">
-        <v>94</v>
+        <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>36</v>
+        <v>65</v>
       </c>
       <c r="B6" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>96</v>
       </c>
       <c r="B7" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>46</v>
+        <v>99</v>
       </c>
       <c r="B9" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="B10" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="B11" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>102</v>
+        <v>50</v>
       </c>
       <c r="B12" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>58</v>
+        <v>50</v>
       </c>
       <c r="B13" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
         <v>105</v>
       </c>
       <c r="B14" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
         <v>67</v>
       </c>
       <c r="B15" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
         <v>74</v>
       </c>