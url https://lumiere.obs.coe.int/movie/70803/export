--- v0 (2025-11-16)
+++ v1 (2026-04-09)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Layla M.</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Mijke de Jong</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>NL, BE</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt5712152/</t>
+    <t>https://www.imdb.com/title/tt5712152</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0004-56A7-0000-R-0000-0000-U</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/2D69-19F8-7D7E-B293-3915-G</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q38496522</t>
   </si>
   <si>
     <t>JustWatch link</t>
   </si>
   <si>
     <t>https://www.justwatch.com/nl/movie/layla-m</t>
   </si>
@@ -133,60 +133,60 @@
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>AR,DE,GB,NL,SE,US</t>
   </si>
   <si>
     <t>LT</t>
   </si>
   <si>
     <t>Laila M.</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Lajla M</t>
   </si>
   <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Лайла М.</t>
+  </si>
+  <si>
     <t>GR</t>
   </si>
   <si>
     <t>Λάιλα Μ.</t>
-  </si>
-[...4 lines deleted...]
-    <t>Лайла М.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -503,51 +503,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt5712152/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-56A7-0000-R-0000-0000-U" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/2D69-19F8-7D7E-B293-3915-G" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38496522" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/nl/movie/layla-m" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt5712152" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-56A7-0000-R-0000-0000-U" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/2D69-19F8-7D7E-B293-3915-G" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q38496522" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/nl/movie/layla-m" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -613,104 +613,104 @@
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B5" r:id="rId1"/>
     <hyperlink ref="B6" r:id="rId2"/>
     <hyperlink ref="B7" r:id="rId3"/>
     <hyperlink ref="B8" r:id="rId4"/>
     <hyperlink ref="B9" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:J6"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="3" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="14.85546875" bestFit="1" customWidth="1"/>
-    <col min="5" max="6" width="6" bestFit="1" customWidth="1"/>
-    <col min="7" max="10" width="5" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="6" bestFit="1" customWidth="1"/>
+    <col min="6" max="10" width="5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>24</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>25</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2" t="s">
         <v>28</v>
       </c>
       <c r="C2">
         <v>42697</v>
       </c>
       <c r="D2" s="3">
-        <v>8139</v>
+        <v>8196</v>
       </c>
       <c r="E2" s="3">
-        <v>3464</v>
+        <v>5590</v>
       </c>
       <c r="F2" s="3">
-        <v>4141</v>
+        <v>2072</v>
       </c>
       <c r="G2" s="3">
         <v>534</v>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="C3">
         <v>43202</v>
       </c>
       <c r="D3" s="3">
         <v>1688</v>
       </c>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3">
         <v>1663</v>
@@ -736,83 +736,83 @@
       </c>
       <c r="E4" s="3">
         <v>36078</v>
       </c>
       <c r="F4" s="3">
         <v>7223</v>
       </c>
       <c r="G4" s="3">
         <v>360</v>
       </c>
       <c r="H4" s="3">
         <v>433</v>
       </c>
       <c r="I4" s="3">
         <v>350</v>
       </c>
       <c r="J4" s="3">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
         <v>32</v>
       </c>
       <c r="D5" s="3">
-        <v>54281</v>
+        <v>54338</v>
       </c>
       <c r="E5" s="3">
-        <v>39542</v>
+        <v>41668</v>
       </c>
       <c r="F5" s="3">
-        <v>11364</v>
+        <v>9295</v>
       </c>
       <c r="G5" s="3">
         <v>2557</v>
       </c>
       <c r="H5" s="3">
         <v>458</v>
       </c>
       <c r="I5" s="3">
         <v>350</v>
       </c>
       <c r="J5" s="3">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="D6" s="3">
-        <v>54281</v>
+        <v>54338</v>
       </c>
       <c r="E6" s="3">
-        <v>39542</v>
+        <v>41668</v>
       </c>
       <c r="F6" s="3">
-        <v>11364</v>
+        <v>9295</v>
       </c>
       <c r="G6" s="3">
         <v>2557</v>
       </c>
       <c r="H6" s="3">
         <v>458</v>
       </c>
       <c r="I6" s="3">
         <v>350</v>
       </c>
       <c r="J6" s="3">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B6"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>