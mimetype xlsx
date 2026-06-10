--- v1 (2026-04-09)
+++ v2 (2026-06-10)
@@ -121,72 +121,72 @@
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>Cinemien</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>MissingFilms</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>AR,DE,GB,NL,SE,US</t>
   </si>
   <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>Λάιλα Μ.</t>
+  </si>
+  <si>
     <t>LT</t>
   </si>
   <si>
     <t>Laila M.</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Lajla M</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Лайла М.</t>
-  </si>
-[...4 lines deleted...]
-    <t>Λάιλα Μ.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>