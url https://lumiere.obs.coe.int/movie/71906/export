--- v0 (2026-04-12)
+++ v1 (2026-06-07)
@@ -100,96 +100,96 @@
   <si>
     <t>Total since 2016</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>Dogwoof</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>GB,US</t>
   </si>
   <si>
     <t>Sky Ladder</t>
   </si>
   <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>Σκάλα προς τον ουρανό: Η τέχνη του Σάι Γκουό Τσιανγκ</t>
+  </si>
+  <si>
     <t>CN</t>
   </si>
   <si>
     <t>天梯：蔡国强的艺术</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Escada Para o Céu: A Arte de Cai Guo-Qiang</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Una escalera al cielo: El arte de Cai Guo-Qiang</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>La scala celeste: L'arte di Cai Guo-Qiang</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Drabina do nieba: Cai Guo-Qiang i jego podniebna sztuka</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>En stege till himlen: Cai Guo-Qiangs konst</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Лестница в небо: Искусство Цай Гоцяна</t>
-  </si>
-[...4 lines deleted...]
-    <t>Σκάλα προς τον ουρανό: Η τέχνη του Σάι Γκουό Τσιανγκ</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>