--- v0 (2025-12-12)
+++ v1 (2026-04-27)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Dalida</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Lisa Azuelos</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt5039860/</t>
+    <t>https://www.imdb.com/title/tt5039860</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0004-5105-0000-J-0000-0000-H</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/5E82-28B4-D4C3-0330-6697-Z</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/143937</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q25396025</t>
   </si>
@@ -593,51 +593,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt5039860/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-5105-0000-J-0000-0000-H" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/5E82-28B4-D4C3-0330-6697-Z" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/143937" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q25396025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/dalida" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt5039860" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-5105-0000-J-0000-0000-H" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/5E82-28B4-D4C3-0330-6697-Z" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/143937" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q25396025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/dalida" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -807,57 +807,57 @@
       </c>
       <c r="D3" s="3">
         <v>21</v>
       </c>
       <c r="E3" s="3"/>
       <c r="F3" s="3">
         <v>21</v>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4" t="s">
         <v>35</v>
       </c>
       <c r="C4">
         <v>42704</v>
       </c>
       <c r="D4" s="3">
-        <v>25972</v>
+        <v>19167</v>
       </c>
       <c r="E4" s="3">
-        <v>356</v>
+        <v>89</v>
       </c>
       <c r="F4" s="3">
-        <v>25582</v>
+        <v>19044</v>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3">
         <v>34</v>
       </c>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
       <c r="C5">
         <v>42746</v>
       </c>
       <c r="D5" s="3">
         <v>22261</v>
       </c>
       <c r="E5" s="3"/>
       <c r="F5" s="3">
         <v>22185</v>
@@ -1142,86 +1142,86 @@
       </c>
       <c r="D16" s="3">
         <v>10292</v>
       </c>
       <c r="E16" s="3"/>
       <c r="F16" s="3">
         <v>10114</v>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="3">
         <v>43</v>
       </c>
       <c r="I16" s="3"/>
       <c r="J16" s="3">
         <v>79</v>
       </c>
       <c r="K16" s="3">
         <v>56</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
         <v>57</v>
       </c>
       <c r="D17" s="3">
-        <v>905225</v>
+        <v>898420</v>
       </c>
       <c r="E17" s="3">
-        <v>13292</v>
+        <v>13025</v>
       </c>
       <c r="F17" s="3">
-        <v>888955</v>
+        <v>882417</v>
       </c>
       <c r="G17" s="3">
         <v>2484</v>
       </c>
       <c r="H17" s="3">
         <v>395</v>
       </c>
       <c r="I17" s="3">
         <v>69</v>
       </c>
       <c r="J17" s="3">
         <v>30</v>
       </c>
       <c r="K17" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
         <v>58</v>
       </c>
       <c r="D18" s="3">
-        <v>937799</v>
+        <v>930994</v>
       </c>
       <c r="E18" s="3">
-        <v>13292</v>
+        <v>13025</v>
       </c>
       <c r="F18" s="3">
-        <v>921275</v>
+        <v>914737</v>
       </c>
       <c r="G18" s="3">
         <v>2521</v>
       </c>
       <c r="H18" s="3">
         <v>458</v>
       </c>
       <c r="I18" s="3">
         <v>69</v>
       </c>
       <c r="J18" s="3">
         <v>128</v>
       </c>
       <c r="K18" s="3">
         <v>56</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>