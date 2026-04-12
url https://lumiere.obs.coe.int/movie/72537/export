--- v0 (2025-12-07)
+++ v1 (2026-04-12)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Guardians of the Galaxy Vol. 2</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>James Gunn</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt3896198/</t>
+    <t>https://www.imdb.com/title/tt3896198</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0004-926A-0000-U-0000-0000-L</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/948B-1113-9474-BB48-2FC9-I</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/146428</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q20001199</t>
   </si>
@@ -286,126 +286,126 @@
   <si>
     <t>Guardianes de la galaxia Vol. 2</t>
   </si>
   <si>
     <t>Les Gardiens de la Galaxie Vol.2</t>
   </si>
   <si>
     <t>Strázcovia Galaxie vol. 2</t>
   </si>
   <si>
     <t>VN</t>
   </si>
   <si>
     <t>Vê binh Dai Ngân Hà 2</t>
   </si>
   <si>
     <t>Вартовi Галактики 2</t>
   </si>
   <si>
     <t>AR,CL,ES,MX</t>
   </si>
   <si>
     <t>Guardianes de la Galaxia (vol. 2)</t>
   </si>
   <si>
+    <t>Пазители на Галактиката Vol. 2</t>
+  </si>
+  <si>
+    <t>BR,PT</t>
+  </si>
+  <si>
+    <t>Guardiões da Galáxia Vol. 2</t>
+  </si>
+  <si>
+    <t>Gardienii Galaxiei Vol. 2</t>
+  </si>
+  <si>
+    <t>CA</t>
+  </si>
+  <si>
+    <t>Les Gardiens de la galaxie vol. 2</t>
+  </si>
+  <si>
+    <t>Strážci Galaxie Vol. 2</t>
+  </si>
+  <si>
+    <t>Les Gardiens de la Galaxie Vol. 2</t>
+  </si>
+  <si>
+    <t>GB,US</t>
+  </si>
+  <si>
+    <t>Guardians of the Galaxy: Vol. 2</t>
+  </si>
+  <si>
+    <t>Čuvari Galaksije vol. 2</t>
+  </si>
+  <si>
+    <t>A galaxis őrzői vol. 2.</t>
+  </si>
+  <si>
+    <t>Guardiani della Galassia Vol. 2</t>
+  </si>
+  <si>
+    <t>Galaktikos sergėtojai 2</t>
+  </si>
+  <si>
+    <t>Galaktikas sargi: 2. daļa</t>
+  </si>
+  <si>
+    <t>NZ</t>
+  </si>
+  <si>
+    <t>Guardians Of The Galaxy 2</t>
+  </si>
+  <si>
+    <t>Strażnicy Galaktyki vol. 2</t>
+  </si>
+  <si>
+    <t>RS</t>
+  </si>
+  <si>
+    <t>Чувари галаксије 2</t>
+  </si>
+  <si>
+    <t>Varuhi galaksije 2</t>
+  </si>
+  <si>
+    <t>Varuhi galaksije 2. dejanje</t>
+  </si>
+  <si>
+    <t>Strážcovia Galaxie 2</t>
+  </si>
+  <si>
+    <t>Galaksinin Koruyucuları 2</t>
+  </si>
+  <si>
     <t>AT,US</t>
   </si>
   <si>
     <t>Guardians of the Galaxy 2</t>
-  </si>
-[...70 lines deleted...]
-    <t>Galaksinin Koruyucuları 2</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Вартові Галактики 2</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>ガーディアンズ・オブ・ギャラクシー リミックス</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Стражи Галактики. Часть 2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
@@ -740,51 +740,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt3896198/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-926A-0000-U-0000-0000-L" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/948B-1113-9474-BB48-2FC9-I" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/146428" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q20001199" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/guardians-of-the-galaxy-vol-2" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt3896198" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-926A-0000-U-0000-0000-L" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/948B-1113-9474-BB48-2FC9-I" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/146428" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q20001199" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/guardians-of-the-galaxy-vol-2" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="65.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1785,203 +1785,203 @@
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>85</v>
       </c>
       <c r="B10" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="B11" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
         <v>88</v>
       </c>
       <c r="B12" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
+        <v>34</v>
+      </c>
+      <c r="B13" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>34</v>
+        <v>91</v>
       </c>
       <c r="B14" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
+        <v>68</v>
+      </c>
+      <c r="B15" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>68</v>
+        <v>94</v>
       </c>
       <c r="B16" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
+        <v>38</v>
+      </c>
+      <c r="B17" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="B18" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>46</v>
+        <v>98</v>
       </c>
       <c r="B19" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
+        <v>50</v>
+      </c>
+      <c r="B20" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B21" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="B22" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B23" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B24" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
-        <v>60</v>
+        <v>105</v>
       </c>
       <c r="B25" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
+        <v>65</v>
+      </c>
+      <c r="B26" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
-        <v>65</v>
+        <v>108</v>
       </c>
       <c r="B27" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
+        <v>70</v>
+      </c>
+      <c r="B28" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
         <v>70</v>
       </c>
       <c r="B29" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B30" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B31" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
-        <v>73</v>
+        <v>114</v>
       </c>
       <c r="B32" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
         <v>116</v>
       </c>
       <c r="B33" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" t="s">
         <v>118</v>
       </c>
       <c r="B34" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" t="s">
         <v>120</v>
       </c>