--- v0 (2025-12-01)
+++ v1 (2026-04-11)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Valerian and the City of a Thousand Planets</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Luc Besson</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>FR, CN, US, DE, AE</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt2239822/</t>
+    <t>https://www.imdb.com/title/tt2239822</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0004-8E0A-0000-H-0000-0000-N</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/79AD-D00E-11AA-2C51-D396-Q</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/129479</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q20926273</t>
   </si>
@@ -334,114 +334,114 @@
   <si>
     <t>Валериан и градът на хилядите планети</t>
   </si>
   <si>
     <t>BR,PT</t>
   </si>
   <si>
     <t>Valerian e a Cidade dos Mil Planetas</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Valérian et la cité des mille planètes</t>
   </si>
   <si>
     <t>Valerian a město tisíce planet</t>
   </si>
   <si>
     <t>Valerian - Die Stadt der tausend Planeten</t>
   </si>
   <si>
     <t>Valerian ja tuhande planeedi linn</t>
   </si>
   <si>
+    <t>Valerian i grad tisuću planeta</t>
+  </si>
+  <si>
+    <t>Valerian és az ezer bolygó városa</t>
+  </si>
+  <si>
+    <t>Valerian e la città dei mille pianeti</t>
+  </si>
+  <si>
+    <t>Valerianas ir tukstančio planetu miestas</t>
+  </si>
+  <si>
+    <t>Valeriāns un tūkstoš planētu pilsēta</t>
+  </si>
+  <si>
+    <t>Valerian i miasto tysiąca planet</t>
+  </si>
+  <si>
+    <t>Valerian si Orasul celor o mie de planete</t>
+  </si>
+  <si>
+    <t>RS</t>
+  </si>
+  <si>
+    <t>Валеријан и царство хиљаду планета</t>
+  </si>
+  <si>
+    <t>Valerian in mesto tisocerih planetov</t>
+  </si>
+  <si>
+    <t>Valerián a mesto tisícich planét</t>
+  </si>
+  <si>
+    <t>Valerian ve Bin Gezegen İmparatorluğu</t>
+  </si>
+  <si>
+    <t>UA</t>
+  </si>
+  <si>
+    <t>Валеріан і місто тисячі планет</t>
+  </si>
+  <si>
+    <t>Valerian</t>
+  </si>
+  <si>
+    <t>Valérian</t>
+  </si>
+  <si>
+    <t>JP</t>
+  </si>
+  <si>
+    <t>ヴァレリアン 千の惑星の救世主</t>
+  </si>
+  <si>
+    <t>Ο Βαλέριαν και η πόλη με τους χίλιους πλανήτες</t>
+  </si>
+  <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Валериан и город тысячи планет</t>
+  </si>
+  <si>
     <t>Valérian et la Cité des Mille Planètes</t>
-  </si>
-[...61 lines deleted...]
-    <t>Валериан и город тысячи планет</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -758,51 +758,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt2239822/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-8E0A-0000-H-0000-0000-N" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/79AD-D00E-11AA-2C51-D396-Q" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/129479" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q20926273" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/uk/movie/valerian-and-the-city-of-a-thousand-planets" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt2239822" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-8E0A-0000-H-0000-0000-N" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/79AD-D00E-11AA-2C51-D396-Q" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/129479" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q20926273" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/uk/movie/valerian-and-the-city-of-a-thousand-planets" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="75.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -974,54 +974,54 @@
       </c>
       <c r="D3" s="3">
         <v>8242</v>
       </c>
       <c r="E3" s="3">
         <v>8242</v>
       </c>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4" t="s">
         <v>35</v>
       </c>
       <c r="C4">
         <v>42942</v>
       </c>
       <c r="D4" s="3">
-        <v>176611</v>
+        <v>170624</v>
       </c>
       <c r="E4" s="3">
-        <v>176611</v>
+        <v>170624</v>
       </c>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
       <c r="C5">
         <v>42937</v>
       </c>
       <c r="D5" s="3">
         <v>47641</v>
       </c>
       <c r="E5" s="3">
         <v>47641</v>
       </c>
       <c r="F5" s="3"/>
@@ -1714,83 +1714,83 @@
       </c>
       <c r="B34" t="s">
         <v>86</v>
       </c>
       <c r="C34">
         <v>42944</v>
       </c>
       <c r="D34" s="3">
         <v>191779</v>
       </c>
       <c r="E34" s="3">
         <v>191779</v>
       </c>
       <c r="F34" s="3"/>
       <c r="G34" s="3"/>
       <c r="H34" s="3"/>
       <c r="I34" s="3"/>
       <c r="J34" s="3"/>
       <c r="K34" s="3"/>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" t="s">
         <v>87</v>
       </c>
       <c r="D35" s="3">
-        <v>8285461</v>
+        <v>8279474</v>
       </c>
       <c r="E35" s="3">
-        <v>8278996</v>
+        <v>8273009</v>
       </c>
       <c r="F35" s="3">
         <v>5458</v>
       </c>
       <c r="G35" s="3">
         <v>161</v>
       </c>
       <c r="H35" s="3">
         <v>124</v>
       </c>
       <c r="I35" s="3">
         <v>116</v>
       </c>
       <c r="J35" s="3">
         <v>108</v>
       </c>
       <c r="K35" s="3">
         <v>498</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" t="s">
         <v>88</v>
       </c>
       <c r="D36" s="3">
-        <v>8635326</v>
+        <v>8629339</v>
       </c>
       <c r="E36" s="3">
-        <v>8628861</v>
+        <v>8622874</v>
       </c>
       <c r="F36" s="3">
         <v>5458</v>
       </c>
       <c r="G36" s="3">
         <v>161</v>
       </c>
       <c r="H36" s="3">
         <v>124</v>
       </c>
       <c r="I36" s="3">
         <v>116</v>
       </c>
       <c r="J36" s="3">
         <v>108</v>
       </c>
       <c r="K36" s="3">
         <v>498</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
@@ -1894,181 +1894,181 @@
       <c r="A13" t="s">
         <v>42</v>
       </c>
       <c r="B13" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
         <v>44</v>
       </c>
       <c r="B14" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
         <v>48</v>
       </c>
       <c r="B15" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="B16" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B17" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="B18" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B19" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B20" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="B21" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="B22" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>78</v>
+        <v>113</v>
       </c>
       <c r="B23" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>114</v>
+        <v>82</v>
       </c>
       <c r="B24" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B25" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B26" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
-        <v>85</v>
+        <v>118</v>
       </c>
       <c r="B27" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="28" spans="1:2">
-      <c r="A28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B28" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="B29" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="30" spans="1:2">
+      <c r="A30" t="s">
+        <v>122</v>
+      </c>
       <c r="B30" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
-        <v>123</v>
+        <v>58</v>
       </c>
       <c r="B31" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
-        <v>58</v>
+        <v>125</v>
       </c>
       <c r="B32" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
-        <v>126</v>
+        <v>54</v>
       </c>
       <c r="B33" t="s">
         <v>127</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>