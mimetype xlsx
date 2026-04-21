--- v0 (2025-11-29)
+++ v1 (2026-04-21)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Overdrive</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Antonio Negret</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>FR, BE, US</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1935194/</t>
+    <t>https://www.imdb.com/title/tt1935194</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0004-4935-0000-4-0000-0000-P</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/D601-BD97-80C6-D8E1-4FFD-D</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/131402</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q22317562</t>
   </si>
@@ -671,51 +671,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1935194/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-4935-0000-4-0000-0000-P" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/D601-BD97-80C6-D8E1-4FFD-D" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/131402" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q22317562" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/overdrive" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1935194" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-4935-0000-4-0000-0000-P" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/D601-BD97-80C6-D8E1-4FFD-D" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/131402" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q22317562" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/overdrive" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -867,54 +867,54 @@
         <v>29</v>
       </c>
       <c r="C3">
         <v>42901</v>
       </c>
       <c r="D3" s="3">
         <v>2018</v>
       </c>
       <c r="E3" s="3">
         <v>2018</v>
       </c>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
         <v>30</v>
       </c>
       <c r="B4" t="s">
         <v>31</v>
       </c>
       <c r="C4">
         <v>42956</v>
       </c>
       <c r="D4" s="3">
-        <v>57556</v>
+        <v>54973</v>
       </c>
       <c r="E4" s="3">
-        <v>57556</v>
+        <v>54973</v>
       </c>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
         <v>32</v>
       </c>
       <c r="B5" t="s">
         <v>33</v>
       </c>
       <c r="C5">
         <v>42902</v>
       </c>
       <c r="D5" s="3">
         <v>5279</v>
       </c>
       <c r="E5" s="3">
         <v>5129</v>
       </c>
       <c r="F5" s="3">
         <v>150</v>
       </c>
       <c r="G5" s="3"/>
     </row>
@@ -1293,71 +1293,71 @@
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
         <v>68</v>
       </c>
       <c r="B26" t="s">
         <v>69</v>
       </c>
       <c r="C26">
         <v>42958</v>
       </c>
       <c r="D26" s="3">
         <v>36239</v>
       </c>
       <c r="E26" s="3">
         <v>36239</v>
       </c>
       <c r="F26" s="3"/>
       <c r="G26" s="3"/>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
         <v>70</v>
       </c>
       <c r="D27" s="3">
-        <v>961468</v>
+        <v>958885</v>
       </c>
       <c r="E27" s="3">
-        <v>960792</v>
+        <v>958209</v>
       </c>
       <c r="F27" s="3">
         <v>150</v>
       </c>
       <c r="G27" s="3">
         <v>526</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
         <v>71</v>
       </c>
       <c r="D28" s="3">
-        <v>1015890</v>
+        <v>1013307</v>
       </c>
       <c r="E28" s="3">
-        <v>1015214</v>
+        <v>1012631</v>
       </c>
       <c r="F28" s="3">
         <v>150</v>
       </c>
       <c r="G28" s="3">
         <v>526</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="31" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="25.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>