--- v0 (2025-11-20)
+++ v1 (2026-04-13)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>47 Meters Down</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Johannes Roberts</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>GB, US, DO</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt2932536/</t>
+    <t>https://www.imdb.com/title/tt2932536</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0004-9327-0000-R-0000-0000-U</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/261E-7649-3A7A-9431-5A2F-3</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q23709802</t>
   </si>
   <si>
     <t>JustWatch link</t>
   </si>
   <si>
     <t>https://www.justwatch.com/us/movie/47-metres-down</t>
   </si>
@@ -205,117 +205,117 @@
   <si>
     <t>AU,GB,IE</t>
   </si>
   <si>
     <t>47 Metres Down</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Medo Profundo</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Instinct de survie</t>
   </si>
   <si>
     <t>CO,MX</t>
   </si>
   <si>
     <t>Terror a 47 metros</t>
   </si>
   <si>
+    <t>Johannes Roberts' 47 Metres Down</t>
+  </si>
+  <si>
+    <t>47 méter mélyen</t>
+  </si>
+  <si>
+    <t>47 Metri</t>
+  </si>
+  <si>
+    <t>JP</t>
+  </si>
+  <si>
+    <t>海底47m</t>
+  </si>
+  <si>
+    <t>LT</t>
+  </si>
+  <si>
+    <t>Įkalintos po vandeniu</t>
+  </si>
+  <si>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>Podwodna pułapka</t>
+  </si>
+  <si>
+    <t>47 Metros de Terror</t>
+  </si>
+  <si>
+    <t>RO</t>
+  </si>
+  <si>
+    <t>In adancuri</t>
+  </si>
+  <si>
+    <t>RS</t>
+  </si>
+  <si>
+    <t>47 Metara duboko</t>
+  </si>
+  <si>
+    <t>Denizde Dehşet</t>
+  </si>
+  <si>
+    <t>UA</t>
+  </si>
+  <si>
+    <t>Синя безодня</t>
+  </si>
+  <si>
+    <t>Johannes Roberts' 47 Meters Down</t>
+  </si>
+  <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Синяя бездна</t>
+  </si>
+  <si>
+    <t>Страх глубины</t>
+  </si>
+  <si>
     <t>FR</t>
   </si>
   <si>
     <t>In the Deep</t>
-  </si>
-[...61 lines deleted...]
-    <t>Страх глубины</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -632,51 +632,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt2932536/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-9327-0000-R-0000-0000-U" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/261E-7649-3A7A-9431-5A2F-3" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q23709802" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/47-metres-down" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt2932536" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-9327-0000-R-0000-0000-U" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/261E-7649-3A7A-9431-5A2F-3" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q23709802" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/47-metres-down" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -782,54 +782,54 @@
       </c>
       <c r="D1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2">
         <v>42914</v>
       </c>
       <c r="D2" s="3">
-        <v>20245</v>
+        <v>21266</v>
       </c>
       <c r="E2" s="3">
-        <v>20245</v>
+        <v>21266</v>
       </c>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
         <v>26</v>
       </c>
       <c r="B3" t="s">
         <v>27</v>
       </c>
       <c r="C3">
         <v>42937</v>
       </c>
       <c r="D3" s="3">
         <v>196318</v>
       </c>
       <c r="E3" s="3">
         <v>195169</v>
       </c>
       <c r="F3" s="3">
         <v>101</v>
       </c>
       <c r="G3" s="3">
         <v>1048</v>
@@ -1025,71 +1025,71 @@
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
         <v>46</v>
       </c>
       <c r="B14" t="s">
         <v>47</v>
       </c>
       <c r="C14">
         <v>42951</v>
       </c>
       <c r="D14" s="3">
         <v>31641</v>
       </c>
       <c r="E14" s="3">
         <v>31641</v>
       </c>
       <c r="F14" s="3"/>
       <c r="G14" s="3"/>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
         <v>48</v>
       </c>
       <c r="D15" s="3">
-        <v>593016</v>
+        <v>594037</v>
       </c>
       <c r="E15" s="3">
-        <v>579556</v>
+        <v>580577</v>
       </c>
       <c r="F15" s="3">
         <v>12412</v>
       </c>
       <c r="G15" s="3">
         <v>1048</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
         <v>49</v>
       </c>
       <c r="D16" s="3">
-        <v>634254</v>
+        <v>635275</v>
       </c>
       <c r="E16" s="3">
-        <v>620791</v>
+        <v>621812</v>
       </c>
       <c r="F16" s="3">
         <v>12412</v>
       </c>
       <c r="G16" s="3">
         <v>1051</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B24"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="29.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="31.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -1139,160 +1139,160 @@
       <c r="A7" t="s">
         <v>57</v>
       </c>
       <c r="B7" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>59</v>
       </c>
       <c r="B8" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>61</v>
       </c>
       <c r="B9" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
+        <v>28</v>
+      </c>
+      <c r="B10" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B11" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="B12" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>35</v>
+        <v>66</v>
       </c>
       <c r="B13" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
         <v>68</v>
       </c>
       <c r="B14" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
         <v>70</v>
       </c>
       <c r="B15" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
+        <v>42</v>
+      </c>
+      <c r="B16" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>42</v>
+        <v>73</v>
       </c>
       <c r="B17" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
         <v>75</v>
       </c>
       <c r="B18" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
+        <v>46</v>
+      </c>
+      <c r="B19" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>46</v>
+        <v>78</v>
       </c>
       <c r="B20" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="21" spans="1:2">
-      <c r="A21" t="s">
+      <c r="B21" t="s">
         <v>80</v>
       </c>
-      <c r="B21" t="s">
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" t="s">
         <v>81</v>
       </c>
-    </row>
-    <row r="22" spans="1:2">
       <c r="B22" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
+        <v>81</v>
+      </c>
+      <c r="B23" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B24" t="s">
         <v>85</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>