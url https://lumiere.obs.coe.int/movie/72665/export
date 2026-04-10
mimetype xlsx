--- v1 (2026-01-06)
+++ v2 (2026-04-10)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Sage femme</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Martin Provost</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt5348236/</t>
+    <t>https://www.imdb.com/title/tt5348236</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0004-59FE-0000-O-0000-0000-2</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/7DA5-D123-9173-DCAF-1CFD-V</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/144449</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q28698139</t>
   </si>
@@ -274,144 +274,144 @@
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>Folkets Bio</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Demiurg</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>ASFK</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>CA</t>
+  </si>
+  <si>
+    <t>Dos mujeres de Martin Provost</t>
+  </si>
+  <si>
+    <t>TR</t>
+  </si>
+  <si>
+    <t>Iki Kadin</t>
+  </si>
+  <si>
+    <t>AR,CL,MX</t>
+  </si>
+  <si>
+    <t>El reencuentro</t>
+  </si>
+  <si>
+    <t>AT,DE</t>
+  </si>
+  <si>
+    <t>Ein Kuss von Beatrice</t>
+  </si>
+  <si>
+    <t>Акушерката</t>
+  </si>
+  <si>
+    <t>BR</t>
+  </si>
+  <si>
+    <t>O Reencontro</t>
+  </si>
+  <si>
+    <t>Polibek od Beatrice</t>
+  </si>
+  <si>
+    <t>Gensynet</t>
+  </si>
+  <si>
+    <t>Dos mujeres</t>
+  </si>
+  <si>
+    <t>FI,SE</t>
+  </si>
+  <si>
+    <t>Barnmorskan</t>
+  </si>
+  <si>
+    <t>Rakkaudella, Béatrice</t>
+  </si>
+  <si>
+    <t>La Sage-femme</t>
+  </si>
+  <si>
+    <t>Sage Femme</t>
+  </si>
+  <si>
+    <t>Én és a mostohám</t>
+  </si>
+  <si>
+    <t>AU,GB,IE,US</t>
+  </si>
+  <si>
+    <t>The Midwife</t>
+  </si>
+  <si>
+    <t>Quello che so di lei</t>
+  </si>
+  <si>
+    <t>JP</t>
+  </si>
+  <si>
+    <t>ルージュの手紙</t>
+  </si>
+  <si>
+    <t>Jordmoren</t>
+  </si>
+  <si>
+    <t>Dwie kobiety</t>
+  </si>
+  <si>
+    <t>Duas Mulheres, Um Encontro</t>
+  </si>
+  <si>
+    <t>Ce stii tu despre mine</t>
+  </si>
+  <si>
+    <t>Babica</t>
+  </si>
+  <si>
     <t>Beatrice</t>
   </si>
   <si>
-    <t>TR</t>
-[...1 lines deleted...]
-  <si>
     <t>İki Kadın</t>
-  </si>
-[...85 lines deleted...]
-    <t>Babica</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Я и ты</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Поцілунок Беатріс</t>
   </si>
   <si>
     <t>Μικρά βήματα</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
@@ -743,51 +743,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt5348236/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-59FE-0000-O-0000-0000-2" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/7DA5-D123-9173-DCAF-1CFD-V" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/144449" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q28698139" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/be/film/sage-femme" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt5348236" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-59FE-0000-O-0000-0000-2" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/7DA5-D123-9173-DCAF-1CFD-V" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/144449" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q28698139" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/be/film/sage-femme" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="68" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -957,54 +957,54 @@
       </c>
       <c r="D3" s="3">
         <v>322</v>
       </c>
       <c r="E3" s="3">
         <v>322</v>
       </c>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4" t="s">
         <v>35</v>
       </c>
       <c r="C4">
         <v>42816</v>
       </c>
       <c r="D4" s="3">
-        <v>18875</v>
+        <v>15544</v>
       </c>
       <c r="E4" s="3">
-        <v>18875</v>
+        <v>15544</v>
       </c>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
       <c r="C5">
         <v>42930</v>
       </c>
       <c r="D5" s="3">
         <v>458</v>
       </c>
       <c r="E5" s="3">
         <v>458</v>
       </c>
       <c r="F5" s="3"/>
@@ -1644,320 +1644,320 @@
       <c r="C31">
         <v>43118</v>
       </c>
       <c r="D31" s="3">
         <v>923</v>
       </c>
       <c r="E31" s="3"/>
       <c r="F31" s="3">
         <v>808</v>
       </c>
       <c r="G31" s="3">
         <v>97</v>
       </c>
       <c r="H31" s="3"/>
       <c r="I31" s="3">
         <v>18</v>
       </c>
       <c r="J31" s="3"/>
       <c r="K31" s="3"/>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" t="s">
         <v>84</v>
       </c>
       <c r="D32" s="3">
-        <v>949969</v>
+        <v>946638</v>
       </c>
       <c r="E32" s="3">
-        <v>893118</v>
+        <v>889787</v>
       </c>
       <c r="F32" s="3">
         <v>55059</v>
       </c>
       <c r="G32" s="3">
         <v>1489</v>
       </c>
       <c r="H32" s="3">
         <v>267</v>
       </c>
       <c r="I32" s="3">
         <v>18</v>
       </c>
       <c r="J32" s="3">
         <v>4</v>
       </c>
       <c r="K32" s="3">
         <v>14</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" t="s">
         <v>85</v>
       </c>
       <c r="D33" s="3">
-        <v>977219</v>
+        <v>973888</v>
       </c>
       <c r="E33" s="3">
-        <v>920343</v>
+        <v>917012</v>
       </c>
       <c r="F33" s="3">
         <v>55059</v>
       </c>
       <c r="G33" s="3">
         <v>1489</v>
       </c>
       <c r="H33" s="3">
         <v>267</v>
       </c>
       <c r="I33" s="3">
         <v>43</v>
       </c>
       <c r="J33" s="3">
         <v>4</v>
       </c>
       <c r="K33" s="3">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B29"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="28.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>86</v>
+        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
-      <c r="A3" t="s">
+      <c r="B3" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
+        <v>88</v>
+      </c>
+      <c r="B4" t="s">
         <v>89</v>
       </c>
-      <c r="B4" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="5" spans="1:2">
+      <c r="A5" t="s">
+        <v>90</v>
+      </c>
       <c r="B5" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="B6" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>92</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B8" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="B9" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>97</v>
+        <v>44</v>
       </c>
       <c r="B10" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>44</v>
+        <v>100</v>
       </c>
       <c r="B12" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B13" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>102</v>
+        <v>6</v>
       </c>
       <c r="B14" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>50</v>
+        <v>6</v>
       </c>
       <c r="B15" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>6</v>
+        <v>57</v>
       </c>
       <c r="B16" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>6</v>
+        <v>106</v>
       </c>
       <c r="B17" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="B18" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B19" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="B20" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>111</v>
+        <v>72</v>
       </c>
       <c r="B21" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="B22" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="B23" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="B24" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="B25" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>80</v>
+        <v>88</v>
       </c>
       <c r="B26" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
         <v>118</v>
       </c>
       <c r="B27" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
         <v>120</v>
       </c>
       <c r="B28" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
         <v>55</v>
       </c>