--- v2 (2026-04-10)
+++ v3 (2026-06-05)
@@ -286,50 +286,53 @@
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>ASFK</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Dos mujeres de Martin Provost</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Iki Kadin</t>
   </si>
   <si>
+    <t>Μικρά βήματα</t>
+  </si>
+  <si>
     <t>AR,CL,MX</t>
   </si>
   <si>
     <t>El reencuentro</t>
   </si>
   <si>
     <t>AT,DE</t>
   </si>
   <si>
     <t>Ein Kuss von Beatrice</t>
   </si>
   <si>
     <t>Акушерката</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>O Reencontro</t>
   </si>
   <si>
     <t>Polibek od Beatrice</t>
   </si>
   <si>
     <t>Gensynet</t>
@@ -380,53 +383,50 @@
     <t>Duas Mulheres, Um Encontro</t>
   </si>
   <si>
     <t>Ce stii tu despre mine</t>
   </si>
   <si>
     <t>Babica</t>
   </si>
   <si>
     <t>Beatrice</t>
   </si>
   <si>
     <t>İki Kadın</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Я и ты</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Поцілунок Беатріс</t>
-  </si>
-[...1 lines deleted...]
-    <t>Μικρά βήματα</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1745,243 +1745,243 @@
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>86</v>
       </c>
       <c r="B2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="B3" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>88</v>
       </c>
       <c r="B4" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
+        <v>55</v>
+      </c>
+      <c r="B5" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
+        <v>91</v>
+      </c>
+      <c r="B6" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>36</v>
+        <v>93</v>
       </c>
       <c r="B7" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>40</v>
+        <v>96</v>
       </c>
       <c r="B9" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="B10" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="B11" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
+        <v>48</v>
+      </c>
+      <c r="B12" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>50</v>
+        <v>101</v>
       </c>
       <c r="B13" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>6</v>
+        <v>50</v>
       </c>
       <c r="B14" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
         <v>6</v>
       </c>
       <c r="B15" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>57</v>
+        <v>6</v>
       </c>
       <c r="B16" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
+        <v>57</v>
+      </c>
+      <c r="B17" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>62</v>
+        <v>107</v>
       </c>
       <c r="B18" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
+        <v>62</v>
+      </c>
+      <c r="B19" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>70</v>
+        <v>110</v>
       </c>
       <c r="B20" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="B21" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="B22" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="B23" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="B24" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="B25" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="B26" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
+        <v>88</v>
+      </c>
+      <c r="B27" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
+        <v>119</v>
+      </c>
+      <c r="B28" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="B29" t="s">
         <v>122</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>