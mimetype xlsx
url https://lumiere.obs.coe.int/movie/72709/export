--- v0 (2025-11-24)
+++ v1 (2026-05-03)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Alibi.com</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Philippe Lacheau</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt5657028/</t>
+    <t>https://www.imdb.com/title/tt5657028</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0004-345D-0000-K-0000-0000-E</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/C39D-EAC7-97F2-F35B-1FC3-Q</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/131416</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q28001090</t>
   </si>
@@ -247,57 +247,57 @@
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>アリバイ・ドット・コム カンヌの不倫旅行がヒャッハー！な大騒動になった件</t>
   </si>
   <si>
     <t>SuperАЛIБI</t>
   </si>
   <si>
     <t>Alibi.com, agencia de engaños</t>
   </si>
   <si>
     <t>MX</t>
   </si>
   <si>
     <t>Cómplices.com</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>SuperАЛІБІ</t>
   </si>
   <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>SuperАлиби</t>
+  </si>
+  <si>
     <t>Άλλοθι για παντρεμένους</t>
-  </si>
-[...4 lines deleted...]
-    <t>SuperАлиби</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -614,51 +614,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt5657028/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-345D-0000-K-0000-0000-E" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/C39D-EAC7-97F2-F35B-1FC3-Q" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/131416" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q28001090" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/alibi-com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt5657028" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-345D-0000-K-0000-0000-E" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/C39D-EAC7-97F2-F35B-1FC3-Q" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/131416" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q28001090" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/alibi-com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -829,55 +829,55 @@
       </c>
       <c r="D3" s="3">
         <v>563</v>
       </c>
       <c r="E3" s="3"/>
       <c r="F3" s="3">
         <v>563</v>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4" t="s">
         <v>35</v>
       </c>
       <c r="C4">
         <v>42781</v>
       </c>
       <c r="D4" s="3">
-        <v>65740</v>
+        <v>58372</v>
       </c>
       <c r="E4" s="3"/>
       <c r="F4" s="3">
-        <v>47838</v>
+        <v>40470</v>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3">
         <v>17902</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
       <c r="C5">
         <v>42781</v>
       </c>
       <c r="D5" s="3">
         <v>26101</v>
       </c>
       <c r="E5" s="3"/>
       <c r="F5" s="3">
         <v>26101</v>
@@ -1248,86 +1248,86 @@
       </c>
       <c r="B20" t="s">
         <v>62</v>
       </c>
       <c r="C20">
         <v>43077</v>
       </c>
       <c r="D20" s="3">
         <v>412</v>
       </c>
       <c r="E20" s="3"/>
       <c r="F20" s="3">
         <v>412</v>
       </c>
       <c r="G20" s="3"/>
       <c r="H20" s="3"/>
       <c r="I20" s="3"/>
       <c r="J20" s="3"/>
       <c r="K20" s="3"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
         <v>63</v>
       </c>
       <c r="D21" s="3">
-        <v>4081682</v>
+        <v>4074314</v>
       </c>
       <c r="E21" s="3">
         <v>1784</v>
       </c>
       <c r="F21" s="3">
-        <v>4052077</v>
+        <v>4044709</v>
       </c>
       <c r="G21" s="3">
         <v>7649</v>
       </c>
       <c r="H21" s="3">
         <v>603</v>
       </c>
       <c r="I21" s="3">
         <v>492</v>
       </c>
       <c r="J21" s="3">
         <v>360</v>
       </c>
       <c r="K21" s="3">
         <v>18717</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
         <v>64</v>
       </c>
       <c r="D22" s="3">
-        <v>4108758</v>
+        <v>4101390</v>
       </c>
       <c r="E22" s="3">
         <v>1784</v>
       </c>
       <c r="F22" s="3">
-        <v>4079153</v>
+        <v>4071785</v>
       </c>
       <c r="G22" s="3">
         <v>7649</v>
       </c>
       <c r="H22" s="3">
         <v>603</v>
       </c>
       <c r="I22" s="3">
         <v>492</v>
       </c>
       <c r="J22" s="3">
         <v>360</v>
       </c>
       <c r="K22" s="3">
         <v>18717</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B11"/>
@@ -1389,59 +1389,59 @@
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>73</v>
       </c>
       <c r="B8" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>75</v>
       </c>
       <c r="B9" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>45</v>
+        <v>77</v>
       </c>
       <c r="B10" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>78</v>
+        <v>45</v>
       </c>
       <c r="B11" t="s">
         <v>79</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>