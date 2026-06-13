--- v1 (2026-05-03)
+++ v2 (2026-06-13)
@@ -211,93 +211,93 @@
   <si>
     <t>Ro-Image 2000</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Karantanija Cinemas</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Özen Film</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>Άλλοθι για παντρεμένους</t>
+  </si>
+  <si>
     <t>BG</t>
   </si>
   <si>
     <t>Алиби</t>
   </si>
   <si>
     <t>AT,AU,BR,CA,DE,FR,GB,IT,PT,US</t>
   </si>
   <si>
     <t>Delil.com</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>アリバイ・ドット・コム カンヌの不倫旅行がヒャッハー！な大騒動になった件</t>
   </si>
   <si>
     <t>SuperАЛIБI</t>
   </si>
   <si>
     <t>Alibi.com, agencia de engaños</t>
   </si>
   <si>
     <t>MX</t>
   </si>
   <si>
     <t>Cómplices.com</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>SuperАЛІБІ</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>SuperАлиби</t>
-  </si>
-[...1 lines deleted...]
-    <t>Άλλοθι για παντρεμένους</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1328,120 +1328,120 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="28.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="41.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
+        <v>45</v>
+      </c>
+      <c r="B2" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
+        <v>66</v>
+      </c>
+      <c r="B3" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="B4" t="s">
-        <v>68</v>
+        <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
+        <v>61</v>
+      </c>
+      <c r="B5" t="s">
         <v>69</v>
       </c>
-      <c r="B5" t="s">
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" t="s">
         <v>70</v>
       </c>
-    </row>
-    <row r="6" spans="1:2">
       <c r="B6" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="7" spans="1:2">
-      <c r="A7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B7" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
+        <v>44</v>
+      </c>
+      <c r="B8" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B9" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
+        <v>76</v>
+      </c>
+      <c r="B10" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>45</v>
+        <v>78</v>
       </c>
       <c r="B11" t="s">
         <v>79</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>