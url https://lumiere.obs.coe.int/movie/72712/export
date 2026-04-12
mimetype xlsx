--- v0 (2025-12-13)
+++ v1 (2026-04-12)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Si j'étais un homme</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Audrey Dana</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>FR, BE</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt5598172/</t>
+    <t>https://www.imdb.com/title/tt5598172</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0004-5A03-0000-O-0000-0000-2</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/84DF-6679-3C35-D842-EB7C-J</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/143580</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q28420034</t>
   </si>
@@ -181,60 +181,60 @@
   <si>
     <t>Ако бях мъж</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Se Eu Fosse um Homem</t>
   </si>
   <si>
     <t>CA,SG,US</t>
   </si>
   <si>
     <t>If I Were a Boy</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>Ha fiú lennék</t>
   </si>
   <si>
     <t>Qualcosa di troppo</t>
   </si>
   <si>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>Gdybym była chłopcem</t>
+  </si>
+  <si>
     <t>KR</t>
   </si>
   <si>
     <t>쉿! 오늘부터 거기만 남자!</t>
-  </si>
-[...4 lines deleted...]
-    <t>Gdybym była chłopcem</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Якби я була чоловіком</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Если б я была мужчиной</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -563,51 +563,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt5598172/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-5A03-0000-O-0000-0000-2" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/84DF-6679-3C35-D842-EB7C-J" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/143580" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q28420034" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/be/film/si-jetais-un-homme" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt5598172" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-5A03-0000-O-0000-0000-2" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/84DF-6679-3C35-D842-EB7C-J" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/143580" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q28420034" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/be/film/si-jetais-un-homme" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -751,54 +751,54 @@
       <c r="A3" t="s">
         <v>27</v>
       </c>
       <c r="B3" t="s">
         <v>28</v>
       </c>
       <c r="D3" s="3">
         <v>1259</v>
       </c>
       <c r="E3" s="3">
         <v>1259</v>
       </c>
       <c r="F3" s="3"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4" t="s">
         <v>30</v>
       </c>
       <c r="C4">
         <v>42788</v>
       </c>
       <c r="D4" s="3">
-        <v>3609</v>
+        <v>3020</v>
       </c>
       <c r="E4" s="3">
-        <v>3609</v>
+        <v>3020</v>
       </c>
       <c r="F4" s="3"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>31</v>
       </c>
       <c r="B5" t="s">
         <v>32</v>
       </c>
       <c r="C5">
         <v>42788</v>
       </c>
       <c r="D5" s="3">
         <v>2016</v>
       </c>
       <c r="E5" s="3">
         <v>2016</v>
       </c>
       <c r="F5" s="3"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>33</v>
       </c>
@@ -873,68 +873,68 @@
       <c r="F9" s="3"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>40</v>
       </c>
       <c r="B10" t="s">
         <v>28</v>
       </c>
       <c r="C10">
         <v>42922</v>
       </c>
       <c r="D10" s="3">
         <v>574</v>
       </c>
       <c r="E10" s="3">
         <v>574</v>
       </c>
       <c r="F10" s="3"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>41</v>
       </c>
       <c r="D11" s="3">
-        <v>215854</v>
+        <v>215265</v>
       </c>
       <c r="E11" s="3">
-        <v>215845</v>
+        <v>215256</v>
       </c>
       <c r="F11" s="3">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>42</v>
       </c>
       <c r="D12" s="3">
-        <v>219129</v>
+        <v>218540</v>
       </c>
       <c r="E12" s="3">
-        <v>219120</v>
+        <v>218531</v>
       </c>
       <c r="F12" s="3">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B13"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="23.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>