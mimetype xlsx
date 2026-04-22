--- v1 (2026-01-08)
+++ v2 (2026-04-22)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Nelyubov</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Andrey Zvyagintsev</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>RU, FR, DE, BE</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt6304162/</t>
+    <t>https://www.imdb.com/title/tt6304162</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0004-8428-0000-C-0000-0000-1</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/D713-16AD-E38F-5191-7513-F</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/145953</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q27049581</t>
   </si>
@@ -289,81 +289,81 @@
   <si>
     <t>TriArt Film</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Fivia</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Bir Film</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>Desamor</t>
+  </si>
+  <si>
+    <t>BG,UA</t>
+  </si>
+  <si>
+    <t>Нелюбов</t>
+  </si>
+  <si>
+    <t>AU,CA,DE,DK,GB,IE,IT,NL,US</t>
+  </si>
+  <si>
+    <t>Loveless</t>
+  </si>
+  <si>
+    <t>CA,FR</t>
+  </si>
+  <si>
+    <t>Faute d'amour</t>
+  </si>
+  <si>
+    <t>FI,SE</t>
+  </si>
+  <si>
+    <t>Saknaden</t>
+  </si>
+  <si>
     <t>JP</t>
   </si>
   <si>
     <t>ラブレス</t>
-  </si>
-[...25 lines deleted...]
-    <t>Faute d'amour</t>
   </si>
   <si>
     <t>Sevgisiz</t>
   </si>
   <si>
     <t>CN</t>
   </si>
   <si>
     <t>无爱可诉</t>
   </si>
   <si>
     <t>AR,ES,MX</t>
   </si>
   <si>
     <t>Sin amor</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Sem Amor</t>
   </si>
   <si>
     <t>Nemilovaní</t>
   </si>
@@ -761,51 +761,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt6304162/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-8428-0000-C-0000-0000-1" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/D713-16AD-E38F-5191-7513-F" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/145953" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q27049581" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/faute-damour" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt6304162" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-8428-0000-C-0000-0000-1" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/D713-16AD-E38F-5191-7513-F" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/145953" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q27049581" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/faute-damour" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1841,71 +1841,71 @@
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B29"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="19.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
-      <c r="A2" t="s">
+      <c r="B2" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="B3" t="s">
         <v>91</v>
       </c>
-      <c r="B2" t="s">
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" t="s">
         <v>92</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" t="s">
+      <c r="B4" t="s">
         <v>93</v>
       </c>
-      <c r="B3" t="s">
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" t="s">
         <v>94</v>
       </c>
-    </row>
-[...5 lines deleted...]
-    <row r="5" spans="1:2">
       <c r="B5" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>96</v>
       </c>
       <c r="B6" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>98</v>
       </c>
       <c r="B7" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>100</v>
       </c>
       <c r="B8" t="s">