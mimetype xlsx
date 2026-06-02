--- v2 (2026-04-22)
+++ v3 (2026-06-02)
@@ -1842,56 +1842,56 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B29"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="19.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="B2" t="s">
-        <v>1</v>
+        <v>91</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="B3" t="s">
-        <v>91</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>92</v>
       </c>
       <c r="B4" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>94</v>
       </c>
       <c r="B5" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>96</v>
       </c>
       <c r="B6" t="s">
         <v>97</v>
       </c>