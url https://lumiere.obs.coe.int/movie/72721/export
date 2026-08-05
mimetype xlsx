--- v3 (2026-06-02)
+++ v4 (2026-08-05)
@@ -289,50 +289,53 @@
   <si>
     <t>TriArt Film</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Fivia</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Bir Film</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>Niemiłość</t>
+  </si>
+  <si>
     <t>Desamor</t>
   </si>
   <si>
     <t>BG,UA</t>
   </si>
   <si>
     <t>Нелюбов</t>
   </si>
   <si>
     <t>AU,CA,DE,DK,GB,IE,IT,NL,US</t>
   </si>
   <si>
     <t>Loveless</t>
   </si>
   <si>
     <t>CA,FR</t>
   </si>
   <si>
     <t>Faute d'amour</t>
   </si>
   <si>
     <t>FI,SE</t>
   </si>
   <si>
     <t>Saknaden</t>
@@ -371,53 +374,50 @@
     <t>Armastuseta</t>
   </si>
   <si>
     <t>Rakkautta vailla</t>
   </si>
   <si>
     <t>Choris Agapi</t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
     <t>Bez ljubavi</t>
   </si>
   <si>
     <t>Szeretet nélkül</t>
   </si>
   <si>
     <t>Nemeilė</t>
   </si>
   <si>
     <t>Savnet</t>
   </si>
   <si>
     <t>Χωρίς αγάπη</t>
-  </si>
-[...1 lines deleted...]
-    <t>Niemiłość</t>
   </si>
   <si>
     <t>Loveless - Sem Amor</t>
   </si>
   <si>
     <t>Fãrã iubire</t>
   </si>
   <si>
     <t>Без љубави</t>
   </si>
   <si>
     <t>Brez ljubezni</t>
   </si>
   <si>
     <t>Bez lásky</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Нелюбовь</t>
   </si>
   <si>
     <t>UA</t>
   </si>
@@ -1841,206 +1841,206 @@
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B29"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="19.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
+      <c r="A2" t="s">
+        <v>74</v>
+      </c>
       <c r="B2" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="B3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
-      <c r="A4" t="s">
+      <c r="B4" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
+        <v>93</v>
+      </c>
+      <c r="B5" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
+        <v>95</v>
+      </c>
+      <c r="B6" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
+        <v>97</v>
+      </c>
+      <c r="B7" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
+        <v>99</v>
+      </c>
+      <c r="B8" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>87</v>
+        <v>101</v>
       </c>
       <c r="B9" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
+        <v>87</v>
+      </c>
+      <c r="B10" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
+        <v>104</v>
+      </c>
+      <c r="B11" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
+        <v>106</v>
+      </c>
+      <c r="B12" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>39</v>
+        <v>108</v>
       </c>
       <c r="B13" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="B14" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="B15" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>55</v>
+        <v>49</v>
       </c>
       <c r="B16" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
+        <v>55</v>
+      </c>
+      <c r="B17" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>57</v>
+        <v>114</v>
       </c>
       <c r="B18" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>64</v>
+        <v>57</v>
       </c>
       <c r="B19" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>72</v>
+        <v>64</v>
       </c>
       <c r="B20" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>55</v>
+        <v>72</v>
       </c>
       <c r="B21" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>74</v>
+        <v>55</v>
       </c>
       <c r="B22" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
         <v>76</v>
       </c>
       <c r="B23" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
         <v>78</v>
       </c>
       <c r="B24" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
         <v>80</v>
       </c>