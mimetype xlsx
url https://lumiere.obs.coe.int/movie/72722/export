--- v0 (2025-12-13)
+++ v1 (2026-04-12)
@@ -14,77 +14,77 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="1" r:id="rId1"/>
     <sheet name="Admissions" sheetId="2" r:id="rId2"/>
     <sheet name="Titles" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="109" uniqueCount="97">
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Lady Macbeth</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>William Oldroyd</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt4291600/</t>
+    <t>https://www.imdb.com/title/tt4291600</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0004-6979-0000-X-0000-0000-C</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/B087-7354-EDA5-1406-EC2E-Z</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/146413</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q28869534</t>
   </si>
@@ -262,93 +262,93 @@
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Fivia</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>BS Dağıtım</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>AR,AT,AU,BR,CA,CO,DE,ES,FI,GB,GR,HK,HU,IE,IT,KR,MX,NL,PT,SE,SG,TR,US</t>
   </si>
   <si>
+    <t>Лейди Макбет</t>
+  </si>
+  <si>
+    <t>FI,SE</t>
+  </si>
+  <si>
+    <t>Lady M</t>
+  </si>
+  <si>
+    <t>JP</t>
+  </si>
+  <si>
+    <t>レディ・マクベス</t>
+  </si>
+  <si>
+    <t>Ledi Makbet</t>
+  </si>
+  <si>
+    <t>Lady M.</t>
+  </si>
+  <si>
+    <t>RS</t>
+  </si>
+  <si>
+    <t>Ledi Magbet</t>
+  </si>
+  <si>
+    <t>UA</t>
+  </si>
+  <si>
+    <t>Леді Макбет</t>
+  </si>
+  <si>
+    <t>The Young Lady</t>
+  </si>
+  <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Леди Макбет</t>
+  </si>
+  <si>
     <t>Λαίδη Μάκμπεθ</t>
-  </si>
-[...40 lines deleted...]
-    <t>Леди Макбет</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -665,51 +665,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt4291600/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-6979-0000-X-0000-0000-C" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/B087-7354-EDA5-1406-EC2E-Z" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/146413" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q28869534" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/uk/movie/lady-macbeth" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt4291600" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-6979-0000-X-0000-0000-C" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/B087-7354-EDA5-1406-EC2E-Z" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/146413" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q28869534" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/uk/movie/lady-macbeth" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -870,55 +870,55 @@
       <c r="E2" s="3"/>
       <c r="F2" s="3">
         <v>3656</v>
       </c>
       <c r="G2" s="3">
         <v>310</v>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3">
         <v>42837</v>
       </c>
       <c r="D3" s="3">
-        <v>17250</v>
+        <v>10595</v>
       </c>
       <c r="E3" s="3"/>
       <c r="F3" s="3">
-        <v>16955</v>
+        <v>10300</v>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="3">
         <v>295</v>
       </c>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4">
         <v>42986</v>
       </c>
       <c r="D4" s="3">
         <v>1102</v>
       </c>
       <c r="E4" s="3"/>
@@ -1540,92 +1540,92 @@
         <v>78</v>
       </c>
       <c r="C27">
         <v>42916</v>
       </c>
       <c r="D27" s="3">
         <v>4094</v>
       </c>
       <c r="E27" s="3"/>
       <c r="F27" s="3">
         <v>4094</v>
       </c>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="J27" s="3"/>
       <c r="K27" s="3"/>
       <c r="L27" s="3"/>
       <c r="M27" s="3"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
         <v>79</v>
       </c>
       <c r="D28" s="3">
-        <v>563370</v>
+        <v>556715</v>
       </c>
       <c r="E28" s="3">
         <v>2236</v>
       </c>
       <c r="F28" s="3">
-        <v>549036</v>
+        <v>542381</v>
       </c>
       <c r="G28" s="3">
         <v>11395</v>
       </c>
       <c r="H28" s="3">
         <v>522</v>
       </c>
       <c r="I28" s="3">
         <v>39</v>
       </c>
       <c r="J28" s="3">
         <v>27</v>
       </c>
       <c r="K28" s="3">
         <v>55</v>
       </c>
       <c r="L28" s="3">
         <v>30</v>
       </c>
       <c r="M28" s="3">
         <v>30</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
         <v>80</v>
       </c>
       <c r="D29" s="3">
-        <v>570760</v>
+        <v>564105</v>
       </c>
       <c r="E29" s="3">
         <v>2236</v>
       </c>
       <c r="F29" s="3">
-        <v>556341</v>
+        <v>549686</v>
       </c>
       <c r="G29" s="3">
         <v>11395</v>
       </c>
       <c r="H29" s="3">
         <v>522</v>
       </c>
       <c r="I29" s="3">
         <v>39</v>
       </c>
       <c r="J29" s="3">
         <v>27</v>
       </c>
       <c r="K29" s="3">
         <v>99</v>
       </c>
       <c r="L29" s="3">
         <v>30</v>
       </c>
       <c r="M29" s="3">
         <v>71</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
@@ -1639,121 +1639,124 @@
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="65.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="15.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>81</v>
       </c>
       <c r="B2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
+      <c r="A3" t="s">
+        <v>36</v>
+      </c>
       <c r="B3" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>83</v>
       </c>
       <c r="B4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B5" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>86</v>
+        <v>60</v>
       </c>
       <c r="B6" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="B7" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>68</v>
+        <v>89</v>
       </c>
       <c r="B8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B9" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>92</v>
+        <v>50</v>
       </c>
       <c r="B10" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>50</v>
+        <v>94</v>
       </c>
       <c r="B11" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>95</v>
+        <v>53</v>
       </c>
       <c r="B12" t="s">
         <v>96</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>