--- v1 (2026-04-12)
+++ v2 (2026-06-12)
@@ -262,93 +262,93 @@
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Fivia</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>BS Dağıtım</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>AR,AT,AU,BR,CA,CO,DE,ES,FI,GB,GR,HK,HU,IE,IT,KR,MX,NL,PT,SE,SG,TR,US</t>
   </si>
   <si>
+    <t>Λαίδη Μάκμπεθ</t>
+  </si>
+  <si>
     <t>Лейди Макбет</t>
   </si>
   <si>
     <t>FI,SE</t>
   </si>
   <si>
     <t>Lady M</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>レディ・マクベス</t>
   </si>
   <si>
     <t>Ledi Makbet</t>
   </si>
   <si>
     <t>Lady M.</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Ledi Magbet</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Леді Макбет</t>
   </si>
   <si>
     <t>The Young Lady</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Леди Макбет</t>
-  </si>
-[...1 lines deleted...]
-    <t>Λαίδη Μάκμπεθ</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1640,123 +1640,123 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="65.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="15.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>81</v>
       </c>
       <c r="B2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>53</v>
       </c>
       <c r="B3" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
+        <v>36</v>
+      </c>
+      <c r="B4" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
+        <v>84</v>
+      </c>
+      <c r="B5" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>60</v>
+        <v>86</v>
       </c>
       <c r="B6" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="B7" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
+        <v>68</v>
+      </c>
+      <c r="B8" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
+        <v>90</v>
+      </c>
+      <c r="B9" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>50</v>
+        <v>92</v>
       </c>
       <c r="B10" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>53</v>
+        <v>95</v>
       </c>
       <c r="B12" t="s">
         <v>96</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>