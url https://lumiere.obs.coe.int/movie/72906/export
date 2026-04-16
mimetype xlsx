--- v0 (2025-11-27)
+++ v1 (2026-04-16)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Tom of Finland</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Dome Karukoski</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>FI, SE, DK, DE, IS, US</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt5226984/</t>
+    <t>https://www.imdb.com/title/tt5226984</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0004-77F8-0000-Y-0000-0000-9</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/522C-433C-4E45-5D60-98B5-E</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/146818</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q28047662</t>
   </si>
@@ -608,51 +608,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt5226984/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-77F8-0000-Y-0000-0000-9" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/522C-433C-4E45-5D60-98B5-E" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/146818" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q28047662" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/tom-of-finland" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt5226984" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-77F8-0000-Y-0000-0000-9" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/522C-433C-4E45-5D60-98B5-E" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/146818" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q28047662" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/tom-of-finland" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -781,57 +781,57 @@
       </c>
       <c r="I1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>28</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>29</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" t="s">
         <v>31</v>
       </c>
       <c r="B2" t="s">
         <v>32</v>
       </c>
       <c r="C2">
         <v>43173</v>
       </c>
       <c r="D2" s="3">
-        <v>1187</v>
+        <v>590</v>
       </c>
       <c r="E2" s="3">
         <v>239</v>
       </c>
       <c r="F2" s="3">
-        <v>948</v>
+        <v>351</v>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>34</v>
       </c>
       <c r="C3">
         <v>43048</v>
       </c>
       <c r="D3" s="3">
         <v>2181</v>
       </c>
       <c r="E3" s="3">
         <v>2019</v>
       </c>
       <c r="F3" s="3">
@@ -1227,89 +1227,89 @@
       </c>
       <c r="G18" s="3">
         <v>25</v>
       </c>
       <c r="H18" s="3">
         <v>10</v>
       </c>
       <c r="I18" s="3">
         <v>39</v>
       </c>
       <c r="J18" s="3">
         <v>4</v>
       </c>
       <c r="K18" s="3">
         <v>31</v>
       </c>
       <c r="L18" s="3">
         <v>47</v>
       </c>
     </row>
     <row r="19" spans="1:12">
       <c r="A19" t="s">
         <v>63</v>
       </c>
       <c r="D19" s="3">
-        <v>165786</v>
+        <v>165189</v>
       </c>
       <c r="E19" s="3">
         <v>159888</v>
       </c>
       <c r="F19" s="3">
-        <v>5085</v>
+        <v>4488</v>
       </c>
       <c r="G19" s="3">
         <v>614</v>
       </c>
       <c r="H19" s="3">
         <v>10</v>
       </c>
       <c r="I19" s="3">
         <v>41</v>
       </c>
       <c r="J19" s="3">
         <v>4</v>
       </c>
       <c r="K19" s="3">
         <v>68</v>
       </c>
       <c r="L19" s="3">
         <v>76</v>
       </c>
     </row>
     <row r="20" spans="1:12">
       <c r="A20" t="s">
         <v>64</v>
       </c>
       <c r="D20" s="3">
-        <v>168191</v>
+        <v>167594</v>
       </c>
       <c r="E20" s="3">
         <v>162293</v>
       </c>
       <c r="F20" s="3">
-        <v>5085</v>
+        <v>4488</v>
       </c>
       <c r="G20" s="3">
         <v>614</v>
       </c>
       <c r="H20" s="3">
         <v>10</v>
       </c>
       <c r="I20" s="3">
         <v>41</v>
       </c>
       <c r="J20" s="3">
         <v>4</v>
       </c>
       <c r="K20" s="3">
         <v>68</v>
       </c>
       <c r="L20" s="3">
         <v>76</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 