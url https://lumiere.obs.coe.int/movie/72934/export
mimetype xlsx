--- v0 (2025-12-05)
+++ v1 (2026-04-08)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Free Fire</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Ben Wheatley</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt4158096/</t>
+    <t>https://www.imdb.com/title/tt4158096</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0004-7A0B-0000-X-0000-0000-C</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/DFE9-DA61-942A-986D-1FA8-C</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/146872</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q20649227</t>
   </si>
@@ -259,60 +259,60 @@
   <si>
     <t>フリー・ファイヤー</t>
   </si>
   <si>
     <t>Spausk gaiduką!</t>
   </si>
   <si>
     <t>Lodes pa gaisu!</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Unakrsna vatra</t>
   </si>
   <si>
     <t>Končni obračun</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Перестрілка</t>
   </si>
   <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Перестрелка</t>
+  </si>
+  <si>
     <t>GR</t>
   </si>
   <si>
     <t>Φωτιά στις κάνες μας</t>
-  </si>
-[...4 lines deleted...]
-    <t>Перестрелка</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -629,51 +629,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt4158096/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-7A0B-0000-X-0000-0000-C" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/DFE9-DA61-942A-986D-1FA8-C" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/146872" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q20649227" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/uk/movie/free-fire" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt4158096" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-7A0B-0000-X-0000-0000-C" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/DFE9-DA61-942A-986D-1FA8-C" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/146872" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q20649227" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/uk/movie/free-fire" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>