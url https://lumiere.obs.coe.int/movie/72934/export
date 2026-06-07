--- v1 (2026-04-08)
+++ v2 (2026-06-07)
@@ -196,50 +196,56 @@
   <si>
     <t>Lucky Dogs AB</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Continental Film</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>AT,AU,CA,DE,ES,FR,GB,IE,IT,KR,MX,NO,NZ,PL,SE,US</t>
   </si>
   <si>
     <t>Spausk gaiduka!</t>
   </si>
   <si>
     <t>Перестрiлка</t>
   </si>
   <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>Φωτιά στις κάνες μας</t>
+  </si>
+  <si>
     <t>AR</t>
   </si>
   <si>
     <t>Fuego cruzado</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Престрелка</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Free Fire: O Tiroteio</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Hostiles et armés</t>
   </si>
   <si>
     <t>Päästik põhja</t>
@@ -263,56 +269,50 @@
     <t>Spausk gaiduką!</t>
   </si>
   <si>
     <t>Lodes pa gaisu!</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Unakrsna vatra</t>
   </si>
   <si>
     <t>Končni obračun</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Перестрілка</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Перестрелка</t>
-  </si>
-[...4 lines deleted...]
-    <t>Φωτιά στις κάνες μας</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1200,115 +1200,115 @@
       <c r="A6" t="s">
         <v>62</v>
       </c>
       <c r="B6" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>64</v>
       </c>
       <c r="B7" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>66</v>
       </c>
       <c r="B8" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>34</v>
+        <v>68</v>
       </c>
       <c r="B9" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>69</v>
+        <v>34</v>
       </c>
       <c r="B10" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B11" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B12" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>44</v>
+        <v>74</v>
       </c>
       <c r="B13" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B14" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>76</v>
+        <v>46</v>
       </c>
       <c r="B15" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>53</v>
+        <v>78</v>
       </c>
       <c r="B16" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
       <c r="B17" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
         <v>81</v>
       </c>
       <c r="B18" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
         <v>83</v>
       </c>
       <c r="B19" t="s">
         <v>84</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>