--- v0 (2026-03-03)
+++ v1 (2026-10-25)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Nabospionen</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Karla von Bengtson</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>DK</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt5966350/</t>
+    <t>https://www.imdb.com/title/tt5966350</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/C815-763C-051D-5DED-04B4-3</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/147967</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q29376228</t>
   </si>
   <si>
     <t>JustWatch link</t>
   </si>
   <si>
     <t>https://www.justwatch.com/be/film/agatha-ma-voisine-detective</t>
   </si>
@@ -169,63 +169,63 @@
   <si>
     <t>Folkets Bio</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>De buurtspion</t>
   </si>
   <si>
     <t>DE,GB,US</t>
   </si>
   <si>
     <t>Next Door Spy</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Ágata, mi vecina detective</t>
   </si>
   <si>
+    <t>Superagentka</t>
+  </si>
+  <si>
+    <t>Agatha - Granndetektiven</t>
+  </si>
+  <si>
+    <t>TR</t>
+  </si>
+  <si>
+    <t>Casus Komşu</t>
+  </si>
+  <si>
     <t>Agatha, ma voisine détective</t>
-  </si>
-[...10 lines deleted...]
-    <t>Casus Komşu</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -542,51 +542,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt5966350/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/C815-763C-051D-5DED-04B4-3" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/147967" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q29376228" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/be/film/agatha-ma-voisine-detective" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt5966350" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/C815-763C-051D-5DED-04B4-3" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/147967" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q29376228" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/be/film/agatha-ma-voisine-detective" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -707,63 +707,63 @@
       </c>
       <c r="I1" s="1" t="s">
         <v>25</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2">
         <v>43145</v>
       </c>
       <c r="D2" s="3">
-        <v>14639</v>
+        <v>4619</v>
       </c>
       <c r="E2" s="3">
         <v>636</v>
       </c>
       <c r="F2" s="3">
-        <v>8788</v>
+        <v>2711</v>
       </c>
       <c r="G2" s="3">
-        <v>4896</v>
+        <v>962</v>
       </c>
       <c r="H2" s="3">
-        <v>262</v>
+        <v>253</v>
       </c>
       <c r="I2" s="3"/>
       <c r="J2" s="3">
         <v>57</v>
       </c>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3">
         <v>42957</v>
       </c>
       <c r="D3" s="3">
         <v>2436</v>
       </c>
       <c r="E3" s="3">
         <v>2436</v>
       </c>
       <c r="F3" s="3"/>
@@ -911,115 +911,113 @@
       </c>
       <c r="G8" s="3">
         <v>13353</v>
       </c>
       <c r="H8" s="3">
         <v>1335</v>
       </c>
       <c r="I8" s="3">
         <v>246</v>
       </c>
       <c r="J8" s="3"/>
       <c r="K8" s="3"/>
       <c r="L8" s="3"/>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" t="s">
         <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>43</v>
       </c>
       <c r="C9">
         <v>43147</v>
       </c>
       <c r="D9" s="3">
-        <v>6798</v>
+        <v>6539</v>
       </c>
       <c r="E9" s="3"/>
       <c r="F9" s="3">
         <v>6539</v>
       </c>
-      <c r="G9" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
       <c r="J9" s="3"/>
       <c r="K9" s="3"/>
       <c r="L9" s="3"/>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="D10" s="3">
-        <v>126430</v>
+        <v>116151</v>
       </c>
       <c r="E10" s="3">
         <v>5207</v>
       </c>
       <c r="F10" s="3">
-        <v>90186</v>
+        <v>84109</v>
       </c>
       <c r="G10" s="3">
-        <v>24036</v>
+        <v>19843</v>
       </c>
       <c r="H10" s="3">
-        <v>2427</v>
+        <v>2418</v>
       </c>
       <c r="I10" s="3">
         <v>1116</v>
       </c>
       <c r="J10" s="3">
         <v>2042</v>
       </c>
       <c r="K10" s="3">
         <v>804</v>
       </c>
       <c r="L10" s="3">
         <v>612</v>
       </c>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" t="s">
         <v>45</v>
       </c>
       <c r="D11" s="3">
-        <v>131848</v>
+        <v>121569</v>
       </c>
       <c r="E11" s="3">
         <v>5207</v>
       </c>
       <c r="F11" s="3">
-        <v>95256</v>
+        <v>89179</v>
       </c>
       <c r="G11" s="3">
-        <v>24353</v>
+        <v>20160</v>
       </c>
       <c r="H11" s="3">
-        <v>2427</v>
+        <v>2418</v>
       </c>
       <c r="I11" s="3">
         <v>1116</v>
       </c>
       <c r="J11" s="3">
         <v>2073</v>
       </c>
       <c r="K11" s="3">
         <v>804</v>
       </c>
       <c r="L11" s="3">
         <v>612</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
@@ -1049,75 +1047,75 @@
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>47</v>
       </c>
       <c r="B4" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>49</v>
       </c>
       <c r="B5" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="B6" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B7" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="B8" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>54</v>
+        <v>32</v>
       </c>
       <c r="B9" t="s">
         <v>55</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>